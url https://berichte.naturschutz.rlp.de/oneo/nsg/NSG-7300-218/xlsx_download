--- v3 (2026-08-04)
+++ v4 (2026-10-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bergsenkungsgebiet an der Amalienhöhe - Wiesen nördlich Weiler</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-218</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-218.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-218.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((418514.61000000034 5535373.32, 418506.9000000004 5535376.82, 418433.78000000026 5535355.789999999, 418433.2999999998 5535352.050000001, 418431.6799999997 5535345.08, 418423.1299999999 5535346.199999999, 418417.5599999996 5535347.460000001, 418405.16000000015 5535342.710000001, 418389.79000000004 5535336.98, 418378.86000000034 5535332.91, 418375.20999999996 5535331.970000001, 418346.8499999996 5535324.75, 418315.45999999996 5535316.74, 418306.04000000004 5535314.34, 418301.71999999974 5535313.24, 418287.1799999997 5535305.68, 418275.5800000001 5535299.640000001, 418262.5800000001 5535292.869999999, 418258.9299999997 5535290.970000001, 418255.23000000045 5535288.289999999, 418244.9000000004 5535280.82, 418226.7000000002 5535267.640000001, 418209.04000000004 5535251.83, 418191.4299999997 5535236.1899999995, 418182.25 5535228.16, 418175.48000000045 5535222.25, 418167.2000000002 5535215.01, 418157.3499999996 5535206.33, 418141.6299999999 5535196.15, 418125.3799999999 5535185.65, 418117.7999999998 5535180.75, 418101.5099999998 5535170.220000001, 418077 5535161.970000001, 418057.8099999996 5535159.869999999, 418050.51999999955 5535159.8100000005, 418025.2400000002 5535151.27, 418016.5 5535148.32, 418007.7599999998 5535145.369999999, 417999.26999999955 5535142.5, 417986.0999999996 5535138.039999999, 417978.1500000004 5535135.35, 417967.45999999996 5535131.75, 417965.3300000001 5535131.029999999, 417958.6900000004 5535128.779999999, 417955.63999999966 5535127.74, 417944.0499999998 5535122.66, 417931.5999999996 5535117.199999999, 417926.5099999998 5535111.85, 417917.2000000002 5535087.630000001, 417920.58999999985 5535083.5, 417928.83999999985 5535083.49, 417970.9900000002 5535037.890000001, 417968.8700000001 5535034.68, 417956.46999999974 5535030.33, 417946.29000000004 5535026.789999999, 417837.71999999974 5534988.779999999, 417827.0599999996 5534979.359999999, 417824.54000000004 5534972.58, 417819.9900000002 5534969.82, 417815.3499999996 5534972.109999999, 417773.29000000004 5534953.210000001, 417711.0099999998 5534967.029999999, 417692.11000000034 5534970.960000001, 417609.6799999997 5534957.859999999, 417579.3099999996 5534952.99, 417542.01999999955 5534947.07, 417566.9900000002 5534822.029999999, 417567.4900000002 5534806.76, 417567.78000000026 5534797.33, 417567.9299999997 5534792.23, 417568.16000000015 5534788.65, 417568.1699999999 5534782.539999999, 417568.3700000001 5534671.09, 417568.3799999999 5534667.380000001, 417568.23000000045 5534662.52, 417586.96999999974 5534539.359999999, 417587.1200000001 5534537.369999999, 417260.38999999966 5534473.33, 417260.5 5534473.220000001, 417220.0499999998 5534468.52, 417123.1299999999 5534457.050000001, 417030.7400000002 5534446.48, 416969.3200000003 5534439.41, 416916.26999999955 5534433.33, 416909.9900000002 5534432.720000001, 416900.95999999996 5534451.609999999, 416899.6200000001 5534468.35, 416872.1799999997 5534467.039999999, 416850.1799999997 5534467.41, 416826.7000000002 5534464.15, 416805.1299999999 5534461.17, 416792.4299999997 5534459.390000001, 416769.45999999996 5534456.17, 416744.5099999998 5534451.699999999, 416719.0099999998 5534446.619999999, 416716.13999999966 5534445.6899999995, 416688.66000000015 5534434.17, 416609.5599999996 5534424.49, 416604.5999999996 5534422.58, 416600.26999999955 5534421.09, 416595.7999999998 5534420.109999999, 416591.25 5534419.640000001, 416528.4500000002 5534416.68, 416521.41000000015 5534416.050000001, 416514.4400000004 5534414.77, 416507.6200000001 5534412.859999999, 416501.0099999998 5534410.35, 416494.6500000004 5534407.23, 416488.5999999996 5534403.550000001, 416483.2599999998 5534399.960000001, 416478.1500000004 5534396.73, 416472.5499999998 5534393.609999999, 416454.3300000001 5534385.1, 416446.8700000001 5534382.77, 416438.76999999955 5534381.66, 416429.6699999999 5534382.8100000005, 416422.61000000034 5534385.33, 416415.8099999996 5534388.27, 416410.5800000001 5534392.58, 416410.9299999997 5534387.789999999, 416410.3499999996 5534351.609999999, 416407.7000000002 5534299.93, 416411.0499999998 5534281.99, 416416.0499999998 5534254.68, 416417.66000000015 5534163.550000001, 416419.4500000002 5534146.68, 416422.63999999966 5534139.83, 416477.46999999974 5534149.949999999, 416512.9900000002 5534150.970000001, 416550.9299999997 5534150.33, 416563.2400000002 5534154.109999999, 416573.5 5534162.1899999995, 416582.0800000001 5534151.369999999, 416627.45999999996 5534157, 416681.9500000002 5534160.41, 416738.91000000015 5534163.98, 416777.51999999955 5534166.4, 416850.41000000015 5534152.98, 416888.78000000026 5534145.91, 416928.66000000015 5534138.220000001, 416964.33999999985 5534050.300000001, 416964.63999999966 5534049.460000001, 417000.23000000045 5534064.15, 417119.4199999999 5534108.199999999, 417208.6200000001 5534141.3100000005, 417237.96999999974 5534149.77, 417267.4299999997 5534154.58, 417279.4400000004 5534161.289999999, 417296.1900000004 5534166.039999999, 417311.5499999998 5534168.699999999, 417338.20999999996 5534164.99, 417355.6299999999 5534162.640000001, 417380.2400000002 5534159.32, 417411.98000000045 5534156.699999999, 417426.9900000002 5534153.6, 417514.5800000001 5534135.529999999, 417550.11000000034 5534122.869999999, 417582.6500000004 5534117.32, 417631.20999999996 5534111.83, 417652.8700000001 5534110.390000001, 417678.41000000015 5534108.710000001, 417707.9199999999 5534112.01, 417715.63999999966 5534113.18, 417773.8499999996 5534125.539999999, 417774.8799999999 5534126.619999999, 417779.9400000004 5534132.6, 417799.9199999999 5534136.42, 417802.21999999974 5534136.279999999, 417816.58999999985 5534135.4399999995, 417828.7599999998 5534138.550000001, 417813.8200000003 5534315.8100000005, 417813.45999999996 5534320.0600000005, 417819.3799999999 5534322.77, 417852.5499999998 5534337.949999999, 417885.3799999999 5534352.65, 417877.03000000026 5534452.539999999, 417863.4199999999 5534615.460000001, 417788.2400000002 5534627.359999999, 417783.96999999974 5534632.6, 417788.0099999998 5534635.6899999995, 417787.79000000004 5534695.68, 417787.63999999966 5534740.77, 417783.71999999974 5534745.52, 417788.4500000002 5534757.529999999, 417798.71999999974 5534755.66, 417808.7400000002 5534753.699999999, 417836.1699999999 5534748.33, 417852.20999999996 5534745.199999999, 417859.4199999999 5534743.359999999, 417863.75 5534747.529999999, 417844.11000000034 5534847.85, 417842.33999999985 5534856.85, 417841.38999999966 5534861.76, 417846.4000000004 5534862.210000001, 417850.96999999974 5534859.449999999, 417931.5099999998 5534883.6, 417934.25 5534884.4399999995, 417958.08999999985 5534891.6899999995, 418026.23000000045 5534912.050000001, 418029.8799999999 5534913.08, 418033.79000000004 5534903.4, 418044.5 5534875.199999999, 418049.48000000045 5534873.369999999, 418105.03000000026 5534902.289999999, 418206.16000000015 5534954.93, 418207.48000000045 5534960.16, 418209.36000000034 5534957.25, 418215.86000000034 5534962.960000001, 418223.71999999974 5534969.880000001, 418316.3700000001 5535051.41, 418327.61000000034 5535054.390000001, 418501.3300000001 5535071.59, 418504.88999999966 5535075.960000001, 418511.53000000026 5535076.369999999, 418516.83999999985 5535073.210000001, 418599.9299999997 5535092.1, 418609.73000000045 5535094.33, 418720.16000000015 5535119.4399999995, 418723.8200000003 5535120.26, 418730.4500000002 5535115.859999999, 418731.28000000026 5535101.529999999, 418732.1500000004 5535086.3100000005, 418734.1699999999 5535051.300000001, 418773.7000000002 5535085.59, 418868 5535167.41, 418872.7599999998 5535164.92, 418876.9000000004 5535149.09, 418879.95999999996 5535137.289999999, 418884.48000000045 5535119.880000001, 418885.36000000034 5535116.49, 418889.9400000004 5535114.210000001, 419028.11000000034 5535177.25, 419031.91000000015 5535182.67, 419032.03000000026 5535186.91, 419032.33999999985 5535198.390000001, 419039.20999999996 5535210.390000001, 419046.61000000034 5535223.52, 419047.7400000002 5535227.51, 419042.3799999999 5535242.25, 419035.9500000002 5535259.720000001, 419027.08999999985 5535283.800000001, 419021.83999999985 5535298.07, 419016.76999999955 5535300.279999999, 418940.5999999996 5535265.58, 418860.1799999997 5535228.9399999995, 418859.11000000034 5535233.390000001, 418848.51999999955 5535227.73, 418850.6299999999 5535234.33, 418824.4199999999 5535334.8100000005, 418818.3200000003 5535340.41, 418797.4000000004 5535343.82, 418774.38999999966 5535347.59, 418770.9400000004 5535348.140000001, 418766.5999999996 5535346.24, 418728.46999999974 5535329.49, 418713.73000000045 5535327.84, 418669.51999999955 5535322.890000001, 418657.29000000004 5535321.52, 418623.73000000045 5535317.76, 418598.5999999996 5535311.720000001, 418558.6299999999 5535302.1, 418554.6900000004 5535301.15, 418551.4000000004 5535299.859999999, 418547.63999999966 5535308.43, 418514.61000000034 5535373.32)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-218" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-218.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-218" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-218.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="59.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109521</v>
       </c>
       <c r="O2" s="3">
-        <v>46238.92314461316</v>
+        <v>46324.13703361075</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>38265</v>
       </c>
       <c r="S2" s="3">
         <v>38265</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>