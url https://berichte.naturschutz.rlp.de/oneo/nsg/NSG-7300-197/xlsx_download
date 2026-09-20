--- v2 (2026-05-27)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Neuhofener Woog</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-197</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-197.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-197.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((458279.45999999996 5473687.300000001, 458280.04000000004 5473679.539999999, 458280.2000000002 5473672.550000001, 458140.61000000034 5473614.77, 458143.76999999955 5473608.130000001, 458179.0800000001 5473528.59, 458273.9000000004 5473285.800000001, 458308.2400000002 5473196.5, 458138.6699999999 5473075, 458159.6799999997 5472940.220000001, 457990.8300000001 5472822.039999999, 457781.01999999955 5473311.82, 457693.63999999966 5473377.289999999, 457580.3499999996 5473270.050000001, 457436.0700000003 5473131.08, 457329.5599999996 5473030.630000001, 457325.16000000015 5473034.84, 457232.4000000004 5473132.92, 457228.3700000001 5473132.1899999995, 457241.5599999996 5472955.84, 457239.73000000045 5472947.029999999, 457248.3499999996 5472848.220000001, 457259.3499999996 5472752.710000001, 457275.48000000045 5472643.449999999, 457290.13999999966 5472556.550000001, 457324.98000000045 5472515.859999999, 457380.1500000004 5472455.359999999, 457401.4199999999 5472438.49, 457465.4000000004 5472402.1899999995, 457524.88999999966 5472378.48, 457591.79000000004 5472361.35, 457725.9199999999 5472328.699999999, 457785.4000000004 5472320.619999999, 457814.23000000045 5472303.609999999, 457862.01999999955 5472293.6899999995, 457966.36000000034 5472271.67, 457996.71999999974 5472264.529999999, 458046.23000000045 5472259.210000001, 458075.45999999996 5472265.130000001, 458173.9000000004 5472292.5, 458259.5499999998 5472346.16, 458287.9900000002 5472369.1, 458411.78000000026 5472495.800000001, 458484.8300000001 5472587.6, 458520.0599999996 5472656.119999999, 458555.9299999997 5472779.58, 458578.5599999996 5472871.699999999, 458588.5800000001 5472974.800000001, 458585.9900000002 5473102.470000001, 458576.9400000004 5473194.27, 458576.2999999998 5473250.5, 458562.71999999974 5473313.210000001, 458539.4500000002 5473399.83, 458501.95999999996 5473465.119999999, 458479.3300000001 5473523.300000001, 458457.3499999996 5473568.550000001, 458432.13999999966 5473620.26, 458420.1900000004 5473656.779999999, 458391.7400000002 5473737.59, 458288.95999999996 5473732.74, 458291.7000000002 5473692.529999999, 458279.45999999996 5473687.300000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-197" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-197.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-197" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-197.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41322</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109517</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.9004428561</v>
+        <v>46285.41340469652</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>36249</v>
       </c>
       <c r="S2" s="3">
         <v>36249</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>