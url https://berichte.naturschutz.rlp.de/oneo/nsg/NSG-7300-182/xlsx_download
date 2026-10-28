--- v4 (2026-07-30)
+++ v5 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mombacher Rheinufer</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-182</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-182.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-182.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((442083.6299999999 5542714.73, 442082.03000000026 5542698.57, 442029.6699999999 5542701.08, 442021.5499999998 5542701.49, 441957.5700000003 5542704.640000001, 441950.1900000004 5542660.08, 441947.9299999997 5542645.869999999, 441947.7000000002 5542644.4, 441971.8499999996 5542653.0600000005, 441994.9900000002 5542651.470000001, 441989.04000000004 5542595.8100000005, 442030.73000000045 5542594.619999999, 442077.58999999985 5542593.33, 442103.1200000001 5542596.35, 442143.8099999996 5542596.359999999, 442195 5542596.369999999, 442260.5099999998 5542596.01, 442328.23000000045 5542591.529999999, 442332.11000000034 5542591.279999999, 442374.66000000015 5542592.949999999, 442410.7400000002 5542589.24, 442440.3099999996 5542583.779999999, 442496.2000000002 5542568.25, 442545.48000000045 5542561.109999999, 442663.38999999966 5542529.07, 442686.41000000015 5542522.8100000005, 442733.3499999996 5542510.5, 442796.1200000001 5542494.050000001, 442840.0800000001 5542473.16, 442875.86000000034 5542462.390000001, 442886.7400000002 5542459.109999999, 442939.91000000015 5542448.380000001, 442971.45999999996 5542439, 442978.6799999997 5542436.85, 443072.95999999996 5542421.66, 443164.58999999985 5542397.48, 443346.1799999997 5542360.1, 443394.96999999974 5542358.220000001, 443410.83999999985 5542359.6, 443466.13999999966 5542364.42, 443524.46999999974 5542365.300000001, 443564.1200000001 5542361.539999999, 443589.73000000045 5542352.83, 443606.26999999955 5542350.16, 443658.86000000034 5542341.66, 443753.3799999999 5542321.710000001, 443835.96999999974 5542298.220000001, 443871.5999999996 5542285.460000001, 443902.70999999996 5542272.32, 443926.6299999999 5542260.960000001, 443978.20999999996 5542234.42, 444005.29000000004 5542225.289999999, 444032.8799999999 5542223.6899999995, 444040.03000000026 5542223.27, 444037.6900000004 5542252.380000001, 444035.2999999998 5542281.75, 444031.33999999985 5542330.48, 444031.1699999999 5542332.48, 444030.7999999998 5542337.0600000005, 444029.5800000001 5542351.9399999995, 444029.11000000034 5542357.76, 444029.08999999985 5542357.9399999995, 444028.8499999996 5542361.050000001, 443983.48000000045 5542375.09, 443963.3200000003 5542383.5600000005, 443917.8799999999 5542401.289999999, 443823.23000000045 5542435.6899999995, 443727.0700000003 5542466.07, 443638.3300000001 5542487.949999999, 443629.1799999997 5542490.210000001, 443574.36000000034 5542507.52, 443533.71999999974 5542520.359999999, 443444.86000000034 5542541.890000001, 443354.1200000001 5542566.390000001, 443263.01999999955 5542591.9, 443172.83999999985 5542615.16, 443081.2400000002 5542636.359999999, 442989.46999999974 5542653.380000001, 442895.8300000001 5542669.85, 442802.9900000002 5542681.859999999, 442727.8799999999 5542690.02, 442708.58999999985 5542692.119999999, 442612.0499999998 5542699.640000001, 442516.63999999966 5542706.890000001, 442417.6699999999 5542710.26, 442319.5099999998 5542706.49, 442319.3799999999 5542717.619999999, 442084.86000000034 5542714.32, 442083.6299999999 5542714.73)), ((442469.04000000004 5542411.449999999, 442470.2999999998 5542411.470000001, 442520.2599999998 5542409.210000001, 442521.78000000026 5542417.08, 442551 5542416.3100000005, 442609 5542406.02, 442712.2599999998 5542387.85, 442713.9299999997 5542399.699999999, 442716.04000000004 5542412.23, 442707.2599999998 5542413.18, 442678.7999999998 5542417.92, 442660.95999999996 5542420.9, 442652.0999999996 5542422.369999999, 442642.6299999999 5542423.949999999, 442637.88999999966 5542424.75, 442613.91000000015 5542428.74, 442607.4900000002 5542429.82, 442590.04000000004 5542432.73, 442572.1299999999 5542435.710000001, 442554.1799999997 5542438.699999999, 442552.1900000004 5542439.039999999, 442538.66000000015 5542439.460000001, 442531.03000000026 5542439.710000001, 442452.3499999996 5542442.1899999995, 442359.6299999999 5542439.58, 442343.4000000004 5542440.449999999, 442337.86000000034 5542441.01, 442337.5999999996 5542441.050000001, 442329.6900000004 5542441.84, 442300.33999999985 5542444.74, 442296.1799999997 5542445.16, 442268.3499999996 5542447.91, 442251.38999999966 5542449.57, 442223.83999999985 5542452.390000001, 442208.88999999966 5542454.369999999, 442197.8799999999 5542455.82, 442193.28000000026 5542457.289999999, 442183.4000000004 5542460.449999999, 442165.66000000015 5542466.119999999, 442165.03000000026 5542466.390000001, 442153.0599999996 5542471.380000001, 442134.1799999997 5542479.27, 442131.3499999996 5542480.449999999, 442124.6299999999 5542484.539999999, 442100.6799999997 5542499.130000001, 442093.66000000015 5542503.4, 442079.6900000004 5542511.91, 442074.8099999996 5542512.1, 442055.33999999985 5542512.84, 442050.9500000002 5542512.9, 442014.95999999996 5542537.17, 442002.4299999997 5542551.23, 441984.6299999999 5542567.710000001, 441975.6299999999 5542573.8100000005, 441966.5499999998 5542578.34, 441948.53000000026 5542590.3100000005, 441950.28000000026 5542584.279999999, 441946.8200000003 5542574.529999999, 441959.70999999996 5542566.380000001, 441957.2999999998 5542560.01, 441999.8499999996 5542527.01, 442065.86000000034 5542484.609999999, 442108.70999999996 5542457.960000001, 442171.7000000002 5542429.800000001, 442225.9000000004 5542420.26, 442257.7000000002 5542414.199999999, 442367.1699999999 5542407.84, 442468.6900000004 5542409.33, 442469.04000000004 5542411.449999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-182" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-182.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-182" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-182.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109364</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.74796901913</v>
+        <v>46323.98068514777</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>34898</v>
       </c>
       <c r="S2" s="3">
         <v>34898</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>