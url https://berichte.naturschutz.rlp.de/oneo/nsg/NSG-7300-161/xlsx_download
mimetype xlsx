--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Horn bei Zotzenheim</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-161</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-161.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-161.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((427133.0499999998 5526178.35, 427135.03000000026 5526173.460000001, 427175.2400000002 5526162.619999999, 427162.0099999998 5526097.82, 427164.38999999966 5526090.68, 427176.8300000001 5526069.66, 427191.6299999999 5526029.050000001, 427192.8200000003 5526022.83, 427195.46999999974 5526006.98, 427173.78000000026 5525966.369999999, 427172.3300000001 5525959.23, 427172.71999999974 5525954.33, 427175.88999999966 5525953.550000001, 427188.86000000034 5525965.3100000005, 427212.38999999966 5525981.98, 427241.4900000002 5525978.01, 427278.6500000004 5525980.26, 427287.5 5525971.130000001, 427268.71999999974 5525931.33, 427258.01999999955 5525903.300000001, 427260.1200000001 5525902.029999999, 427250.61000000034 5525886.369999999, 427249.01999999955 5525881.210000001, 427248.88999999966 5525875.130000001, 427255.2400000002 5525872.880000001, 427300.0700000003 5525879.23, 427346.36000000034 5525890.07, 427398.8499999996 5525902.76, 427382.71999999974 5525930.67, 427373.45999999996 5525960.68, 427366.58999999985 5525984.890000001, 427364.7400000002 5525997.98, 427367.1200000001 5526047.4399999995, 427321.08999999985 5526083.27, 427316.5999999996 5526106.68, 427509.0099999998 5526219.890000001, 427542.8700000001 5526238.92, 427544.58999999985 5526242.619999999, 427612.29000000004 5526196.07, 427623.53000000026 5526195.68, 427693.75 5526234.83, 427724.8200000003 5526251.48, 427726.13999999966 5526256.51, 427723.7599999998 5526265.77, 427724.5599999996 5526286.26, 427726.6799999997 5526371.300000001, 427735.13999999966 5526425.779999999, 427741.75 5526464.25, 427739.33999999985 5526466.1, 427739.9000000004 5526474.039999999, 427854.01999999955 5526608, 427894.75 5526767.75, 427919.3499999996 5526865.869999999, 427942.23000000045 5526955, 427963.51999999955 5527038.58, 427978.86000000034 5527098.619999999, 428001.7400000002 5527187.609999999, 428030.1699999999 5527300.42, 428027.1299999999 5527305.84, 427936.54000000004 5527334.27, 427935.08999999985 5527335.98, 427874.6500000004 5527301.470000001, 427815.8099999996 5527267.75, 427785.1299999999 5527250.029999999, 427786.98000000045 5527255.449999999, 427721.38999999966 5527365.869999999, 427553.4400000004 5527319.720000001, 427559.21999999974 5527294.0600000005, 427559.53000000026 5527288.380000001, 427559.13999999966 5527276.08, 427549.75 5527275.16, 427402.8200000003 5527278.07, 427395.8200000003 5527273.57, 427387.3499999996 5527245.93, 427387.75 5527242.359999999, 427382.71999999974 5527241.5600000005, 427377.2999999998 5527246.0600000005, 427347.16000000015 5527245.529999999, 427373.0700000003 5527152.039999999, 427393.2000000002 5527150.75, 427418.4299999997 5527148.6, 427420.9400000004 5527139.48, 427470.4000000004 5527019.800000001, 427475.29000000004 5527017.68, 427478.0700000003 5527016.09, 427306.1500000004 5526931.99, 427292.88999999966 5526834.59, 427283.28000000026 5526806.890000001, 427292.13999999966 5526805.17, 427228.66000000015 5526675.98, 427252.2000000002 5526671.210000001, 427304.5700000003 5526660.369999999, 427320.1699999999 5526653.369999999, 427338.5599999996 5526638.16, 427356.6699999999 5526625.460000001, 427376.63999999966 5526616.0600000005, 427435.6200000001 5526614.48, 427496.8499999996 5526624.27, 427543.6500000004 5526634.1899999995, 427575.1299999999 5526648.73, 427570.3700000001 5526636.970000001, 427545.1200000001 5526584.07, 427523.16000000015 5526539.369999999, 427474.6299999999 5526489.65, 427471.8499999996 5526495.73, 427401.2400000002 5526464.789999999, 427348.20999999996 5526441.380000001, 427301.26999999955 5526463.6, 427275.3499999996 5526413.35, 427268.4500000002 5526402.34, 427264.5 5526396.550000001, 427258.4199999999 5526396.68, 427256.4299999997 5526401.18, 427211.33999999985 5526421.8100000005, 427207.5 5526419.17, 427207.9000000004 5526409.640000001, 427209.08999999985 5526377.109999999, 427211.0499999998 5526328.18, 427210.9500000002 5526319.33, 427201.29000000004 5526310.33, 427161.08999999985 5526275.279999999, 427156.9900000002 5526257.5600000005, 427133.0499999998 5526178.35)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-161" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-161.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-161" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-161.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109556</v>
       </c>
       <c r="O2" s="3">
-        <v>46238.60799141944</v>
+        <v>46323.95432530335</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33414</v>
       </c>
       <c r="S2" s="3">
         <v>33414</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>