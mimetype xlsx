--- v1 (2026-05-27)
+++ v2 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wartekopf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-159</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-159.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-159.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((386337.5999999996 5494252.4399999995, 386370 5494155.8100000005, 386387.75 5494133.85, 386406.28000000026 5494105.59, 386417.5499999998 5494088.83, 386438.51999999955 5494067.039999999, 386452.1699999999 5494052.52, 386469.8499999996 5494024.42, 386471.96999999974 5494004.41, 386463.11000000034 5493981.67, 386466.2000000002 5493976.4, 386517.26999999955 5493957.470000001, 386563.21999999974 5493919.84, 386599.3499999996 5493894.65, 386637.1200000001 5493864.75, 386658.5800000001 5493838.75, 386665.1699999999 5493825.789999999, 386668.33999999985 5493810.23, 386670.3700000001 5493795.6, 386670.78000000026 5493783.640000001, 386666.26999999955 5493769.119999999, 386660.3200000003 5493751.59, 386651.58999999985 5493737.09, 386641.33999999985 5493720.9, 386637.0499999998 5493708.26, 386634.08999999985 5493692.66, 386629.0499999998 5493668.4, 386620.58999999985 5493635.1, 386620.54000000004 5493615.01, 386624.8300000001 5493573.279999999, 386626.0999999996 5493562.109999999, 386630.6799999997 5493548.66, 386649.3099999996 5493543.1899999995, 386666.5599999996 5493535.880000001, 386708.0599999996 5493521.27, 386713.58999999985 5493521.34, 386720.88999999966 5493521.91, 386724.73000000045 5493523.220000001, 386728.5 5493522.779999999, 386734.1500000004 5493525.76, 386744.6900000004 5493527.08, 386758.8799999999 5493525.35, 386768.08999999985 5493524.8100000005, 386777.16000000015 5493526.699999999, 386781.2000000002 5493531.83, 386789.0499999998 5493536.289999999, 386800.16000000015 5493545.9, 386808.08999999985 5493555.640000001, 386811.5800000001 5493558.039999999, 386817.45999999996 5493559.5600000005, 386837.46999999974 5493557.59, 386857.3499999996 5493552.15, 386888.3300000001 5493536.779999999, 386914.3300000001 5493518.32, 386918.4500000002 5493518.43, 386938.08999999985 5493483.49, 386955.1799999997 5493457.1, 386965.11000000034 5493447.470000001, 386951.1699999999 5493444.449999999, 386964.8499999996 5493437.42, 387006.7000000002 5493358.24, 387011.4199999999 5493345.23, 387007.4199999999 5493332.59, 386994.4199999999 5493320.58, 386884.26999999955 5493262.24, 386871.96999999974 5493254.57, 386845.1299999999 5493238.75, 386821.76999999955 5493222.5, 386823.38999999966 5493219.24, 386827.2400000002 5493220.84, 386891.3499999996 5493222.0600000005, 386895.73000000045 5493222.460000001, 386927.4299999997 5493221.49, 386991.61000000034 5493220.82, 387059.46999999974 5493228.6, 387112.70999999996 5493231.279999999, 387172.8300000001 5493241.98, 387242.95999999996 5493251.85, 387334.6500000004 5493255.039999999, 387429.83999999985 5493254.4399999995, 387411.6500000004 5493320.24, 387405.36000000034 5493341.6, 387387.98000000045 5493351.029999999, 387396.7999999998 5493353.01, 387389.8700000001 5493361.73, 387410.7999999998 5493368.18, 387462.0499999998 5493397.58, 387496.8499999996 5493412.35, 387513.61000000034 5493423.91, 387555 5493461.279999999, 387586.4500000002 5493479.67, 387632.6299999999 5493513.35, 387718.25 5493568.3100000005, 387736.88999999966 5493576.01, 387768.01999999955 5493582.630000001, 387778.66000000015 5493586.58, 387831.4400000004 5493573.99, 387787.95999999996 5493596.84, 387766.16000000015 5493612.550000001, 387739.1200000001 5493635.18, 387717.46999999974 5493655.289999999, 387699.3200000003 5493674.800000001, 387690.4000000004 5493669.4399999995, 387680.4299999997 5493678.43, 387637.29000000004 5493761.529999999, 387625.8300000001 5493842.49, 387617.5999999996 5493880.82, 387601.7000000002 5493985.98, 387591.75 5494054.07, 387586.54000000004 5494109.460000001, 387582.70999999996 5494109.1899999995, 387595.1699999999 5494183.51, 387598.0599999996 5494182.8100000005, 387608.0599999996 5494236.57, 387609.5599999996 5494248.6, 387618.1299999999 5494244.460000001, 387618.86000000034 5494248.220000001, 387634.9400000004 5494271.74, 387692.25 5494317.9399999995, 387756.9400000004 5494370.390000001, 387805.6900000004 5494406.15, 387810.28000000026 5494405.84, 387864.3300000001 5494449.380000001, 387895 5494475.91, 387949.16000000015 5494517.33, 387945.46999999974 5494523.4, 387959.5499999998 5494544.529999999, 387976.4500000002 5494556.83, 388003.78000000026 5494572.02, 387995.3200000003 5494601.67, 387992.4900000002 5494618.09, 387996.04000000004 5494634.26, 388025.73000000045 5494703.380000001, 388023.9299999997 5494716.5600000005, 388005.13999999966 5494730.84, 387966.63999999966 5494743.73, 387938.36000000034 5494772.23, 387921.38999999966 5494782.4399999995, 387904.96999999974 5494781.720000001, 387880 5494743.5600000005, 387816.38999999966 5494685.380000001, 387808.5599999996 5494678.710000001, 387794.5999999996 5494671.99, 387783.8300000001 5494645.25, 387772.8799999999 5494629.67, 387760.1699999999 5494626.08, 387753.4500000002 5494621.949999999, 387744.96999999974 5494621.119999999, 387740.1900000004 5494618.109999999, 387734.0499999998 5494615.08, 387727.0599999996 5494610.1899999995, 387722.76999999955 5494612.109999999, 387712.88999999966 5494612.789999999, 387705.08999999985 5494613.98, 387698.1200000001 5494614.550000001, 387690.9400000004 5494617.17, 387682.78000000026 5494616.99, 387670.5700000003 5494616.02, 387660.2599999998 5494614.6, 387644.6900000004 5494625.41, 387642.76999999955 5494628.4, 387642.28000000026 5494630.75, 387637.03000000026 5494634.3100000005, 387628.9500000002 5494636.09, 387624.13999999966 5494639.48, 387617.2400000002 5494641.800000001, 387605.5 5494646.640000001, 387592.88999999966 5494659.08, 387589.5099999998 5494661.83, 387584.41000000015 5494665.529999999, 387578.88999999966 5494665.75, 387571.76999999955 5494669.52, 387563.3300000001 5494674.83, 387559.95999999996 5494683.300000001, 387553.0800000001 5494690.07, 387551.1200000001 5494692.18, 387549.6299999999 5494698.65, 387545.0800000001 5494708.73, 387536.3300000001 5494708.210000001, 387499.78000000026 5494693.5, 387469.2599999998 5494692.35, 387435.61000000034 5494704.539999999, 387425.4500000002 5494706.08, 387413.58999999985 5494693.449999999, 387407.5 5494686.710000001, 387395.58999999985 5494676.75, 387390.4299999997 5494670.93, 387384.4500000002 5494663.039999999, 387378.91000000015 5494650.029999999, 387371.1900000004 5494626.859999999, 387360.1200000001 5494616.890000001, 387299.3799999999 5494560.289999999, 387283.3200000003 5494551.91, 387218.70999999996 5494519.6899999995, 387202.4299999997 5494512.76, 387161.6500000004 5494498.08, 387121.61000000034 5494483.24, 387084.4199999999 5494470.74, 387080.5599999996 5494468.859999999, 387050.51999999955 5494460.4399999995, 387020.1500000004 5494450.6, 387012.75 5494447.68, 386994.5 5494439.25, 386975.8499999996 5494431.25, 386957.75 5494413.91, 386949.28000000026 5494407.859999999, 386931.61000000034 5494395.460000001, 386921.26999999955 5494384.220000001, 386896.3300000001 5494361.199999999, 386884.9299999997 5494352.92, 386878.8700000001 5494350.880000001, 386853.1200000001 5494351.279999999, 386837.5700000003 5494337.57, 386833.78000000026 5494335.48, 386828.63999999966 5494335.949999999, 386822.71999999974 5494340.83, 386813.4299999997 5494348.779999999, 386807.2599999998 5494354.5600000005, 386798.1299999999 5494359.289999999, 386793.16000000015 5494358.9, 386786.9299999997 5494355.949999999, 386782.5999999996 5494353.07, 386774.58999999985 5494349.6, 386760.3499999996 5494349.529999999, 386749.86000000034 5494348.48, 386738.0700000003 5494346.4, 386733.4400000004 5494345.039999999, 386726.28000000026 5494337.91, 386723.5499999998 5494332.720000001, 386716.2599999998 5494318.15, 386707.04000000004 5494310.09, 386694.3099999996 5494303.0600000005, 386660.08999999985 5494285.890000001, 386601.33999999985 5494272.800000001, 386598.0999999996 5494272.0600000005, 386530.3099999996 5494269.67, 386457.3700000001 5494265.789999999, 386358.1299999999 5494263.58, 386337.5999999996 5494252.4399999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-159" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-159.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-159" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-159.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109469</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.56549651274</v>
+        <v>46323.99218894237</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33414</v>
       </c>
       <c r="S2" s="3">
         <v>33414</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>