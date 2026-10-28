--- v3 (2026-08-01)
+++ v4 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Haardtrand - Auf dem Kirchberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-155</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-155.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-155.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((427669.1900000004 5451388.51, 427697.6299999999 5451338.27, 427726.8499999996 5451274.529999999, 427730.5499999998 5451277.039999999, 427734.1200000001 5451298.73, 427733.86000000034 5451315.26, 427727.91000000015 5451343.029999999, 427736.11000000034 5451365.91, 427767.70999999996 5451396.0600000005, 427806.73000000045 5451433.880000001, 427870.0700000003 5451477.380000001, 427897.96999999974 5451496.5600000005, 427935.9299999997 5451541.119999999, 427954.5599999996 5451570.74, 427960.6500000004 5451546.800000001, 427981.28000000026 5451459.529999999, 428011.4299999997 5451337.34, 428064.45999999996 5451339.0600000005, 428111 5451339.98, 428164.2999999998 5451338.27, 428232 5451353.6, 428264.54000000004 5451360.35, 428305 5451339.460000001, 428351.8099999996 5451315.66, 428379.0499999998 5451302.43, 428429.1699999999 5451279.68, 428451.9199999999 5451274.130000001, 428501.3799999999 5451304.8100000005, 428534.3099999996 5451324.25, 428549.3799999999 5451334.16, 428573.4500000002 5451334.699999999, 428598.5700000003 5451335.09, 428584.4199999999 5451300.98, 428580.98000000045 5451287.880000001, 428579.26999999955 5451275.460000001, 428578.53000000026 5451229.9399999995, 428576.8799999999 5451202.720000001, 428574.3700000001 5451190.279999999, 428571.58999999985 5451171.91, 428568.16000000015 5451156.43, 428564.9900000002 5451145.33, 428562.2000000002 5451138.98, 428559.8200000003 5451129.1899999995, 428559.7000000002 5451123.24, 428561.1500000004 5451102.48, 428565.25 5451088.34, 428568.6900000004 5451077.75, 428574.3799999999 5451066.640000001, 428591.8300000001 5451042.970000001, 428602.9900000002 5451026.210000001, 428605.70999999996 5451020.49, 428609.8099999996 5450991.130000001, 428610.61000000034 5450989.15, 428618.7999999998 5450981.35, 428639.8300000001 5450970.109999999, 428650.4199999999 5450966.15, 428671.5099999998 5451011.08, 428677.11000000034 5451017.68, 428687.8300000001 5451047.859999999, 428706.7999999998 5451068.15, 428724.9400000004 5451083.65, 428734.5099999998 5451093.220000001, 428739.6200000001 5451100.800000001, 428732.03000000026 5451110.699999999, 428739.29000000004 5451130.98, 428744.41000000015 5451157.359999999, 428750.6699999999 5451176.67, 428766.0099999998 5451214.76, 428780.6900000004 5451217.73, 428791.2400000002 5451231.75, 428816.13999999966 5451255.01, 428889.7000000002 5451335.98, 428912.79000000004 5451355.6, 428921.6900000004 5451360.720000001, 428973.8099999996 5451387.4399999995, 429043.0800000001 5451407.720000001, 429057.86000000034 5451428.26, 429074.75 5451448.130000001, 429079.36000000034 5451458.02, 429055.1200000001 5451474.1899999995, 429023.9500000002 5451503.050000001, 429032.8700000001 5451532.5, 429048.36000000034 5451531.75, 429048.36000000034 5451528.449999999, 429056.9299999997 5451528.9399999995, 429060.5599999996 5451556.16, 429074.0800000001 5451595.74, 429096.33999999985 5451619.15, 429119.4400000004 5451641.59, 429165.45999999996 5451677.369999999, 429201.5700000003 5451694.6899999995, 429228.4500000002 5451701.619999999, 429255 5451705.57, 429277.26999999955 5451708.869999999, 429286.33999999985 5451728.33, 429239.5 5451757.859999999, 429220.7000000002 5451772.039999999, 429211.13999999966 5451776.99, 429193.4900000002 5451789.52, 429182.4400000004 5451808.82, 429184.5800000001 5451844.77, 429184.25 5451874.619999999, 429188.8700000001 5451884.35, 429198.5999999996 5451895.73, 429219.21999999974 5451930.359999999, 429233.2400000002 5451947.85, 429242.7999999998 5451964, 429268.53000000026 5452010.52, 429270.01999999955 5452018.76, 429255.33999999985 5452025.199999999, 429226.46999999974 5452037.23, 429229.28000000026 5452057.029999999, 429198.5999999996 5452047.619999999, 429183.2599999998 5452044.99, 429155.38999999966 5452041.859999999, 429133.79000000004 5452034.1, 429129.9900000002 5452038.550000001, 429117.9500000002 5452037.57, 429098.3300000001 5452031.800000001, 429081.33999999985 5452030.140000001, 429062.0499999998 5452041.6899999995, 429045.3799999999 5452063.130000001, 429028.5599999996 5452071.699999999, 429023.61000000034 5452067.25, 428928.45999999996 5452088.199999999, 428866.0599999996 5452103.970000001, 428798.1200000001 5452120.460000001, 428802.8799999999 5452103.67, 428786.7400000002 5452106.18, 428764.2599999998 5452101.15, 428750.78000000026 5452092.82, 428731.0800000001 5452069.41, 428725.1200000001 5452031.33, 428702.11000000034 5452014.67, 428699.73000000045 5451998.800000001, 428678.3099999996 5451942.470000001, 428634.4000000004 5451970.5, 428607.5599999996 5451987.43, 428550.96999999974 5452031.99, 428523.3200000003 5452026.970000001, 428517.5099999998 5452024.59, 428504.6799999997 5452015.59, 428476.5099999998 5451984.52, 428443.98000000045 5451971.289999999, 428423.8799999999 5451958.470000001, 428381.5599999996 5451933.869999999, 428335.8099999996 5451903.85, 428285.2999999998 5451877.41, 428255.0099999998 5451852.949999999, 428214.5499999998 5451820.01, 428195.3799999999 5451807.449999999, 428160.71999999974 5451784.039999999, 428095.79000000004 5451759.18, 428034.96999999974 5451750.720000001, 427995.5599999996 5451745.43, 427937.63999999966 5451715.279999999, 427911.58999999985 5451694.390000001, 427902.0700000003 5451684.6, 427881.8300000001 5451664.369999999, 427859.48000000045 5451648.109999999, 427847.98000000045 5451630.52, 427841.5 5451606.84, 427813.9900000002 5451578.42, 427784.2400000002 5451543.24, 427774.8499999996 5451531.199999999, 427744.1699999999 5451491.800000001, 427715.61000000034 5451456.76, 427704.76999999955 5451421.970000001, 427669.1900000004 5451388.51)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-155" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-155.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-155" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-155.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109487</v>
       </c>
       <c r="O2" s="3">
-        <v>46235.98805145267</v>
+        <v>46323.98066653605</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33288</v>
       </c>
       <c r="S2" s="3">
         <v>33288</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>