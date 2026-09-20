--- v2 (2026-05-27)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Haardtrand - Geraide</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-151</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-151.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-151.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((427370.8200000003 5447552.3100000005, 427424.3200000003 5447547.25, 427453.1799999997 5447542.6, 427463.3099999996 5447542.050000001, 427476.1799999997 5447539.039999999, 427494.5 5447532.07, 427507.3700000001 5447531.52, 427519.41000000015 5447527.550000001, 427527.6200000001 5447523.4399999995, 427544.71999999974 5447521.390000001, 427573.3099999996 5447513.869999999, 427580.29000000004 5447508.390000001, 427579.61000000034 5447504.699999999, 427569.0700000003 5447499.5, 427546.76999999955 5447503.199999999, 427500.9299999997 5447500.74, 427465.5099999998 5447496.9, 427443.61000000034 5447490.75, 427430.88999999966 5447489.1, 427421.3099999996 5447491.16, 427417.61000000034 5447491.02, 427415.96999999974 5447488.970000001, 427418.4299999997 5447485, 427429.9299999997 5447483.09, 427446.0800000001 5447481.17, 427484.25 5447471.859999999, 427510.9199999999 5447470.08, 427554.16000000015 5447458.1899999995, 427634.3300000001 5447440.949999999, 427635.1500000004 5447433.140000001, 427685.6299999999 5447431.779999999, 427788.2400000002 5447428.77, 427905.63999999966 5447430.27, 427953.2400000002 5447431.23, 428008.7999999998 5447438.890000001, 428068.9900000002 5447439.130000001, 428217.16000000015 5447435.0600000005, 428230.83999999985 5447433.42, 428251.5099999998 5447426.17, 428278.1799999997 5447414.82, 428298.83999999985 5447449.15, 428330.3099999996 5447426.300000001, 428341.38999999966 5447446.42, 428356.5800000001 5447495.800000001, 428372.4500000002 5447535.48, 428395.83999999985 5447590.35, 428410.7599999998 5447621.949999999, 428427.5800000001 5447634.67, 428427.1699999999 5447640.42, 428430.3200000003 5447643.710000001, 428445.08999999985 5447632.76, 428508.5800000001 5447586.51, 428516.6500000004 5447584.050000001, 428523.21999999974 5447583.640000001, 428528.13999999966 5447588.98, 428525.41000000015 5447718.27, 428524.3200000003 5447800.49, 428522.8099999996 5447883.130000001, 428522.53000000026 5447892.16, 428513.0999999996 5447944.15, 428511.86000000034 5447984.789999999, 428507.88999999966 5447989.4399999995, 428463.2999999998 5447998.0600000005, 428413.21999999974 5448007.630000001, 428360.41000000015 5448024.73, 428323.46999999974 5448037.460000001, 428321.28000000026 5448033.9, 428335.2400000002 5448015.300000001, 428347.41000000015 5447993.4, 428350.28000000026 5447961.66, 428301.71999999974 5447951.4, 428299.6200000001 5447909.52, 428263.54000000004 5447903.52, 428207.73000000045 5447892.029999999, 428241.3799999999 5447828.130000001, 428255.0599999996 5447801.32, 428212.79000000004 5447772.73, 428224.13999999966 5447703.76, 428217.98000000045 5447677.220000001, 428206.21999999974 5447650.4, 428198.96999999974 5447642.199999999, 428160.3799999999 5447616.470000001, 428143.4199999999 5447612.92, 428048.0599999996 5447592.9399999995, 427957.6200000001 5447571.460000001, 427864.5999999996 5447556.83, 427800.5599999996 5447550.67, 427728.3200000003 5447548.76, 427633.3799999999 5447545.609999999, 427545.7999999998 5447552.65, 427513.7999999998 5447556.279999999, 427466.8700000001 5447556.01, 427423.5 5447555.6, 427371.3799999999 5447555.869999999, 427370.8200000003 5447552.3100000005)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-151" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-151.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-151" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-151.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109483</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.54299069252</v>
+        <v>46285.44576023368</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33288</v>
       </c>
       <c r="S2" s="3">
         <v>33288</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>