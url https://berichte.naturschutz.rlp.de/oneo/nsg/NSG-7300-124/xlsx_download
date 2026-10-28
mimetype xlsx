--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Gau-Köngernheimer Ried</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-124</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-124.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-124.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((442086.53000000026 5514092.59, 442085.1799999997 5514091.779999999, 442080.29000000004 5514088.800000001, 442053.8799999999 5514072.68, 442023.3099999996 5514045.98, 441967.11000000034 5513983.779999999, 441897.4000000004 5513906.390000001, 441797.5999999996 5513796.32, 441780.21999999974 5513787.59, 441750.88999999966 5513779.77, 441707.1500000004 5513768.369999999, 441697.29000000004 5513765.82, 441704.76999999955 5513759.4399999995, 441717.7000000002 5513746.32, 441738.73000000045 5513724.99, 441741.5499999998 5513722.15, 441724.04000000004 5513704.27, 441699.51999999955 5513679.25, 441692.3200000003 5513671.92, 441680.16000000015 5513659.51, 441675.1299999999 5513654.369999999, 441667.3499999996 5513646.43, 441647.6299999999 5513626.3100000005, 441624.3300000001 5513602.539999999, 441616.1900000004 5513594.24, 441604.0999999996 5513581.890000001, 441603.88999999966 5513581.68, 441599.3300000001 5513577.029999999, 441597.9900000002 5513569.869999999, 441592.61000000034 5513569.65, 441572.6799999997 5513546, 441559.48000000045 5513530.34, 441530.6200000001 5513496.09, 441520.2999999998 5513483.85, 441516.4500000002 5513479.289999999, 441509.79000000004 5513471.380000001, 441498.04000000004 5513457.4399999995, 441492.1200000001 5513450.41, 441489.29000000004 5513453.279999999, 441475 5513467.52, 441457.73000000045 5513477.300000001, 441481.1500000004 5513518.67, 441480.58999999985 5513525.35, 441459.3099999996 5513552.15, 441454.2400000002 5513552.23, 441393.53000000026 5513480.210000001, 441333.3099999996 5513408.75, 441335.23000000045 5513400.18, 441330.3200000003 5513393.859999999, 441308.9299999997 5513366.17, 441262.6299999999 5513306.199999999, 441260.0599999996 5513302.880000001, 441248.5499999998 5513289.85, 441232.2599999998 5513271.43, 441216.0999999996 5513253.17, 441172.46999999974 5513203.91, 441106.4000000004 5513126.18, 441097.03000000026 5513115.16, 441057.2000000002 5513064.6899999995, 441057.7000000002 5513058.9399999995, 441104.29000000004 5513015.77, 441109.79000000004 5513016.25, 441112.9500000002 5513013.76, 441085.98000000045 5512979.5, 441053.8700000001 5512925.529999999, 441046.9199999999 5512913.93, 441052.7000000002 5512908.0600000005, 441055.61000000034 5512905.119999999, 441189.70999999996 5512769.07, 441192.9000000004 5512766.42, 441199.16000000015 5512764.68, 441208.95999999996 5512771.470000001, 441240.7599999998 5512804.449999999, 441260.23000000045 5512846.33, 441295.2599999998 5512986.09, 441296.88999999966 5512992.59, 441306.3499999996 5513030.369999999, 441308.6500000004 5513035.130000001, 441329.3799999999 5513076.289999999, 441360.70999999996 5513118.07, 441408.5499999998 5513158.640000001, 441528.78000000026 5513251.35, 441615.5 5513338.5, 441663.53000000026 5513398.68, 441719.5099999998 5513452.33, 441722.53000000026 5513455.02, 441799.25 5513523.25, 441862.61000000034 5513599.91, 441863.79000000004 5513601.3100000005, 441913.16000000015 5513692.970000001, 441968.6799999997 5513833.48, 441994.7000000002 5513876.17, 442030.29000000004 5513913.970000001, 442151.26999999955 5514020.8100000005, 442158.2599999998 5514026.470000001, 442101.3700000001 5514087.5, 442098.58999999985 5514090.49, 442094.2599999998 5514087.92, 442089.95999999996 5514094.630000001, 442086.53000000026 5514092.59)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-124" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-124.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-124" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-124.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109390</v>
       </c>
       <c r="O2" s="3">
-        <v>46238.28686829404</v>
+        <v>46323.99193573843</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32952</v>
       </c>
       <c r="S2" s="3">
         <v>32952</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>