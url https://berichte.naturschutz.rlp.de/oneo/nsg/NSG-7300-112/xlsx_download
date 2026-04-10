--- v0 (2026-01-08)
+++ v1 (2026-04-10)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109404</v>
       </c>
       <c r="O2" s="3">
-        <v>46030.71175030949</v>
+        <v>46122.78540357794</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32819</v>
       </c>
       <c r="S2" s="3">
         <v>32819</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>