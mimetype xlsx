--- v1 (2026-04-10)
+++ v2 (2026-05-30)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109404</v>
       </c>
       <c r="O2" s="3">
-        <v>46122.78540357794</v>
+        <v>46172.46948778421</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32819</v>
       </c>
       <c r="S2" s="3">
         <v>32819</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>