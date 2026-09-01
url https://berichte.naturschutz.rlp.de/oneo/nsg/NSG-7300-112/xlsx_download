--- v2 (2026-05-30)
+++ v3 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Haardtrand - Am Limburgberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-112</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-112.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-112.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((437746.1200000001 5478191.359999999, 437762.0599999996 5478169.99, 437780.8799999999 5478167.4399999995, 437806.0700000003 5478164.26, 437817.1500000004 5478196.92, 437821.8499999996 5478229.300000001, 437829.8200000003 5478252.59, 437839.4000000004 5478270.4399999995, 437852.6200000001 5478288.9399999995, 437912.5800000001 5478337.25, 437928.3499999996 5478345.699999999, 437944.9500000002 5478349.68, 437973.48000000045 5478350.789999999, 438004.5700000003 5478352.550000001, 438039.4900000002 5478373.92, 438061.8099999996 5478386.67, 438072.96999999974 5478394.800000001, 438096.88999999966 5478412.5, 438119.0499999998 5478426.85, 438188.4000000004 5478475.960000001, 438278.98000000045 5478538.32, 438302.4000000004 5478554.880000001, 438323.61000000034 5478573.050000001, 438337.16000000015 5478583.26, 438344.33999999985 5478592.83, 438355.96999999974 5478598.880000001, 438366.1699999999 5478601.43, 438384.3499999996 5478622.16, 438387.21999999974 5478632.85, 438392.0099999998 5478644.16, 438369.53000000026 5478648.460000001, 438358.83999999985 5478719.9, 438355.8200000003 5478742.369999999, 438340.8200000003 5478743.65, 438335.88999999966 5478775.699999999, 438334.0499999998 5478831.4399999995, 438338.4400000004 5478863.23, 438341.9500000002 5478903.890000001, 438303.36000000034 5478907.859999999, 438284.5499999998 5478907.869999999, 438274.3499999996 5478898.9399999995, 438266.0599999996 5478901.970000001, 438263.33999999985 5478901.65, 438258.8700000001 5478899.41, 438235.9199999999 5478864.98, 438200.36000000034 5478819.220000001, 438190.79000000004 5478802.960000001, 438181.8700000001 5478783.82, 438171.66000000015 5478757.83, 438162.5800000001 5478741.25, 438153.6500000004 5478719.9, 438139.78000000026 5478699.65, 438143.5999999996 5478694.539999999, 438194.13999999966 5478713.029999999, 438205.46999999974 5478709.529999999, 438219.3300000001 5478684.02, 438216.45999999996 5478674.300000001, 438206.26999999955 5478664.09, 438191.4299999997 5478651.970000001, 438174.86000000034 5478639.859999999, 438161.13999999966 5478626.300000001, 438129.25 5478604.300000001, 438121.7599999998 5478594.1, 438099.7599999998 5478578.949999999, 438039.3300000001 5478538.93, 438030.25 5478527.93, 438021.46999999974 5478518.210000001, 438010.79000000004 5478507.52, 437992.9299999997 5478497.32, 437981.6200000001 5478482.65, 437975.71999999974 5478476.43, 437958.5 5478459.380000001, 437953.8700000001 5478457.779999999, 437919.11000000034 5478453.15, 437902.21999999974 5478453.32, 437897.4299999997 5478456.1899999995, 437894.25 5478459.85, 437891.0499999998 5478472.6, 437916.2400000002 5478522.1899999995, 437961.20999999996 5478562.359999999, 437954.1900000004 5478562.529999999, 437940.16000000015 5478558.0600000005, 437925.4900000002 5478549.609999999, 437912.2599999998 5478539.57, 437882.4500000002 5478516.130000001, 437879.9000000004 5478517.4, 437887.7000000002 5478535.43, 437881.8099999996 5478526.02, 437853.4299999997 5478474.84, 437832.0700000003 5478449.01, 437816.5999999996 5478430.35, 437806.0700000003 5478411.07, 437806.5599999996 5478403.25, 437800.8099999996 5478385.710000001, 437798.0999999996 5478364.67, 437797.13999999966 5478322.74, 437782.6299999999 5478283.35, 437762.54000000004 5478229.460000001, 437752.5 5478205.869999999, 437748.5099999998 5478193.279999999, 437746.1200000001 5478191.359999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-112" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-112.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-112" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-112.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109404</v>
       </c>
       <c r="O2" s="3">
-        <v>46172.46948778421</v>
+        <v>46266.09564298517</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32819</v>
       </c>
       <c r="S2" s="3">
         <v>32819</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>