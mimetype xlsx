--- v0 (2026-01-07)
+++ v1 (2026-04-10)
@@ -668,51 +668,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41015</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109441</v>
       </c>
       <c r="O2" s="3">
-        <v>46029.53661356783</v>
+        <v>46122.06302816252</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32392</v>
       </c>
       <c r="S2" s="3">
         <v>32392</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>