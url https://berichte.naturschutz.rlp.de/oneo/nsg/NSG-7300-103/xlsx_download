--- v1 (2026-04-10)
+++ v2 (2026-05-27)
@@ -668,51 +668,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41015</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109441</v>
       </c>
       <c r="O2" s="3">
-        <v>46122.06302816252</v>
+        <v>46169.10747823241</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32392</v>
       </c>
       <c r="S2" s="3">
         <v>32392</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>