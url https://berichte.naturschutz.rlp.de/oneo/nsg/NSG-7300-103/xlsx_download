--- v2 (2026-05-27)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bruchbach-Otterbachniederung</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-103</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-103.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-103.pdf</t>
   </si>
   <si>
     <t>Naturschutz</t>
   </si>
   <si>
     <t>Geschützte Landschaft / Geschütztes Marine Gebiet</t>
   </si>
   <si>
     <t>International Union for Conservation of Nature (IUCN)</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((433325.2000000002 5433911.58, 433326.9199999999 5433907.1899999995, 433341.28000000026 5433873.6, 433406.4400000004 5433715.82, 433441.28000000026 5433631.01, 433473.6200000001 5433552.77, 433506.45999999996 5433471.8100000005, 433523.0800000001 5433431.91, 433552.2999999998 5433394.210000001, 433570.16000000015 5433372.66, 433579.8099999996 5433363.93, 433722.6299999999 5433252.720000001, 433887.04000000004 5433284.41, 433997.9500000002 5433306.140000001, 434292.96999999974 5433363.4, 434436.3099999996 5433391.26, 434658.88999999966 5433435.34, 434861.1900000004 5433471.84, 435045.83999999985 5433506.01, 435235.16000000015 5433540.92, 435486.7599999998 5433587.99, 435425.70999999996 5433755.01, 435581.3200000003 5433695.99, 435753.8200000003 5433630.460000001, 435950.20999999996 5433555.949999999, 436018.4000000004 5433530.0600000005, 436082.8499999996 5433499.3100000005, 436100.7000000002 5433489.92, 436166.36000000034 5433442.4, 436242.2599999998 5433386.460000001, 436293.33999999985 5433354.640000001, 436321.36000000034 5433341.800000001, 436344.26999999955 5433328.51, 436367.1799999997 5433312.3100000005, 436423.21999999974 5433271.449999999, 436473.28000000026 5433248.25, 436513.1299999999 5433231.76, 436557.4900000002 5433219.789999999, 436658.04000000004 5433221.83, 436808.9199999999 5433226.17, 436856.36000000034 5433227.140000001, 436902.16000000015 5433233.369999999, 436948.1900000004 5433244.949999999, 437043.61000000034 5433273.49, 437197.6799999997 5433318.83, 437236.79000000004 5433329.17, 437277.20999999996 5433334.9399999995, 437317.2000000002 5433337.720000001, 437541.6699999999 5433346.59, 437641.54000000004 5433351.52, 437741.03000000026 5433355.449999999, 437841.29000000004 5433360.609999999, 438039.0599999996 5433369.119999999, 438048.29000000004 5433369.59, 438154.6799999997 5433374.42, 438320.8499999996 5433382.07, 438408.41000000015 5433388.77, 438492.23000000045 5433392.050000001, 438601.1299999999 5433396.619999999, 438775.4500000002 5433403.619999999, 438859.7999999998 5433407.890000001, 438932.2000000002 5433412.199999999, 439057.9199999999 5433420.77, 439064.0599999996 5433421.390000001, 439067.9900000002 5433425.32, 439070.8200000003 5433430.66, 439072.28000000026 5433438.1, 439092.8499999996 5433443.210000001, 439089.20999999996 5433452.99, 439086.29000000004 5433473.5600000005, 439082.79000000004 5433497.5, 439076.8099999996 5433594.98, 439070.3799999999 5433697.43, 439063.6699999999 5433799.289999999, 439057.25 5433898.529999999, 439052.73000000045 5433969.9, 439047.16000000015 5433996.779999999, 439044.8799999999 5434004.470000001, 439222.2999999998 5434031.33, 439352.6299999999 5434051.039999999, 439404.29000000004 5434058.76, 439421.7999999998 5434063.869999999, 439437.1299999999 5434072.199999999, 439486.88999999966 5434113.93, 439536.7999999998 5434155.8100000005, 439644.79000000004 5434247.029999999, 439653.2599999998 5434252.279999999, 439662.88999999966 5434256.51, 439661.4299999997 5434260.16, 439733.11000000034 5434278.33, 439849.7599999998 5434309.949999999, 439968.9199999999 5434341.59, 439981.1799999997 5434340.720000001, 440261.3799999999 5434415.4399999995, 440321.63999999966 5434431.34, 440384.25 5434447.84, 440395.78000000026 5434453.82, 440404.8300000001 5434461.550000001, 440528.58999999985 5434619.16, 440647.3799999999 5434770.65, 440680.7999999998 5434812.82, 440749.53000000026 5434900.529999999, 440766.46999999974 5434915.41, 440822.9400000004 5434965.470000001, 440891.6799999997 5435026.18, 441002.16000000015 5435122.789999999, 441093.3700000001 5435203.0600000005, 441143.4199999999 5435246.98, 441198 5435262.3100000005, 441203.9900000002 5435265.380000001, 441246.4500000002 5435295.15, 441278.86000000034 5435317.470000001, 441329.9299999997 5435341.699999999, 441369.48000000045 5435355.119999999, 441479.66000000015 5435392.630000001, 441613.4900000002 5435438.3100000005, 441779.1200000001 5435494.789999999, 441878.66000000015 5435528.789999999, 441877.1900000004 5435566.58, 441871.0700000003 5435685.67, 441867.86000000034 5435723.619999999, 441867.26999999955 5435742.869999999, 441860.5499999998 5435786.220000001, 441853.11000000034 5435807.960000001, 441829.03000000026 5435876.699999999, 441825.8200000003 5435885.6, 441805.6900000004 5435878.16, 441713.5999999996 5435844.01, 441652.5999999996 5435821.25, 441616.2599999998 5435803.449999999, 441501.5499999998 5435745.359999999, 441429.45999999996 5435710.33, 441332.9900000002 5435664.359999999, 441275.9299999997 5435637.51, 441328.3200000003 5435523.09, 441332.7000000002 5435517.99, 441219.75 5435470.5600000005, 441076.8799999999 5435410.720000001, 440983.04000000004 5435634.880000001, 440896.5 5435585.5600000005, 440817.98000000045 5435540.9, 440754.16000000015 5435504.9, 440745.86000000034 5435498.859999999, 440743.0099999998 5435492.210000001, 440743.83999999985 5435485.15, 440752.7400000002 5435448.43, 440755.8700000001 5435435.17, 440756.0700000003 5435428.4399999995, 440754.01999999955 5435422.279999999, 440749.83999999985 5435417.32, 440728.51999999955 5435401.24, 440530.78000000026 5435652.1, 440368.0599999996 5435859.039999999, 440313.1900000004 5435928.800000001, 440289.83999999985 5435921.9399999995, 440177.46999999974 5435889.4, 440019.26999999955 5435843.57, 439947.36000000034 5435823.039999999, 439921.7400000002 5435815.609999999, 439736.2000000002 5435719.869999999, 439727.1699999999 5435712.619999999, 439692.3799999999 5435654.109999999, 439686.2999999998 5435647.220000001, 439678.9400000004 5435643.41, 439597.0700000003 5435610.59, 439457.7999999998 5435597.880000001, 439445.71999999974 5435596.529999999, 439437.25 5435593.4399999995, 439253.3499999996 5435523.630000001, 439245.4900000002 5435521.34, 439237.8799999999 5435521.1, 439124.7000000002 5435530.91, 439117.3799999999 5435531.92, 439108.33999999985 5435534.390000001, 439046.04000000004 5435556.369999999, 439037.83999999985 5435557.369999999, 439029.54000000004 5435557.48, 438898.54000000004 5435552.949999999, 438859.3700000001 5435551.890000001, 438895.58999999985 5435364.6, 438930 5435185.82, 438857.2400000002 5435171.529999999, 438708.4400000004 5435144.390000001, 438607.1200000001 5435125.26, 438507.5999999996 5435107.51, 438508.63999999966 5435104.5600000005, 438519.8499999996 5435093.35, 438534.75 5435080.24, 438548.8499999996 5435068.92, 438583.23000000045 5435047.460000001, 438669.83999999985 5434989.17, 438684.1799999997 5434980.02, 438688.48000000045 5434978.1, 438694.76999999955 5434975.52, 438704.0599999996 5434974.859999999, 438726.5599999996 5434975.550000001, 438760.86000000034 5434975.8100000005, 438775.4299999997 5434976.119999999, 438797 5434973.359999999, 438805.0599999996 5434971.01, 438815.4400000004 5434968.5600000005, 438829.6500000004 5434959.85, 438838.6299999999 5434951.34, 438842.88999999966 5434948.550000001, 438851.4400000004 5434936.859999999, 438859.83999999985 5434921.109999999, 438866.3700000001 5434902.220000001, 438868.6799999997 5434890.619999999, 438926.9500000002 5434869.98, 438957.8200000003 5434862.9399999995, 438987.5700000003 5434860.74, 438992.5700000003 5434862, 438997.8700000001 5434863.83, 439010.95999999996 5434863.6, 439178.8300000001 5434879.52, 439275.1500000004 5434890.109999999, 439323.3200000003 5434904.65, 439339.86000000034 5434910.6899999995, 439348.88999999966 5434910.91, 439355.11000000034 5434908.99, 439362.3200000003 5434904.5600000005, 439371.86000000034 5434903.02, 439384.5999999996 5434901.35, 439395.41000000015 5434902.09, 439459.0999999996 5434919.210000001, 439602.20999999996 5434957.07, 439694.83999999985 5434984.68, 439714.9900000002 5434910.02, 439749.6900000004 5434803.789999999, 439755.0999999996 5434764.279999999, 439762.79000000004 5434678.99, 439764.7599999998 5434670.529999999, 439770.01999999955 5434655.710000001, 439773.95999999996 5434645.07, 439763.29000000004 5434639.970000001, 439655.13999999966 5434621.539999999, 439575.5800000001 5434607.949999999, 439472.20999999996 5434588.609999999, 439418.58999999985 5434579.91, 439352.1799999997 5434567.609999999, 439132.83999999985 5434527.66, 439019.5599999996 5434507.27, 438882.8200000003 5434481.83, 438871.4199999999 5434474.74, 438855.36000000034 5434495.779999999, 438557.7599999998 5434518.619999999, 438468.45999999996 5434526.35, 438370.46999999974 5434533.210000001, 438257.51999999955 5434543.43, 438186.8799999999 5434547.880000001, 438079.1799999997 5434556.42, 438065.13999999966 5434556.890000001, 437902.1500000004 5434571.3100000005, 437901.5700000003 5434574.800000001, 437887.26999999955 5434575.83, 437873.2599999998 5434576.85, 437863.86000000034 5434575.57, 437857.6900000004 5434572.859999999, 437843.48000000045 5434561.390000001, 437841.70999999996 5434564.289999999, 437834.4299999997 5434564.9399999995, 437839.6200000001 5434576.76, 437841.91000000015 5434590.24, 437841.6299999999 5434604.1, 437839.5800000001 5434622.43, 437828.1299999999 5434622.74, 437818.3200000003 5434626.949999999, 437748.23000000045 5434671.77, 437604.58999999985 5434761.9, 437466.13999999966 5434849.4399999995, 437454.04000000004 5434856.619999999, 437443.46999999974 5434859.09, 437431.70999999996 5434859.859999999, 437307.48000000045 5434857.23, 437184.3700000001 5434857.25, 437105.79000000004 5434856.85, 437081.29000000004 5434855.8100000005, 437066.51999999955 5434853.99, 436912.78000000026 5434834.84, 436804.41000000015 5434819.779999999, 436777.75 5434817.880000001, 436751.4900000002 5434817.9399999995, 436701.0499999998 5434821.92, 436688.53000000026 5434824.33, 436677.3099999996 5434828.630000001, 436645.8499999996 5434845.07, 436495.71999999974 5434920.369999999, 436480.8799999999 5434926.300000001, 436465.9500000002 5434929.92, 436451.3300000001 5434932.83, 436364.5599999996 5434945.199999999, 436287.9500000002 5434939.51, 436275.76999999955 5434936.9399999995, 436264.7999999998 5434930.68, 436255.8200000003 5434923.66, 436168.0099999998 5434842.550000001, 436158.03000000026 5434835.9, 436146.0700000003 5434830.01, 436134.25 5434827.800000001, 435948.8300000001 5434789.92, 435954.1299999999 5434682.66, 435957.8099999996 5434628.24, 435993.53000000026 5434629.220000001, 436000.9500000002 5434650.4, 436012.23000000045 5434650.699999999, 436017.3700000001 5434629.52, 436027.3700000001 5434630.609999999, 436029 5434570.15, 436021.03000000026 5434569.800000001, 435961.6500000004 5434567.789999999, 435964.8200000003 5434517.609999999, 435968.9299999997 5434507.5, 435977.16000000015 5434329.800000001, 435974.91000000015 5434329.789999999, 435986.04000000004 5434155.58, 435986.73000000045 5434133.300000001, 435981.21999999974 5434136.91, 435978.04000000004 5434139.82, 435960.0800000001 5434139.869999999, 435935.98000000045 5434138.390000001, 435903.11000000034 5434135.109999999, 435789.1299999999 5434124.460000001, 435689.01999999955 5434114.82, 435569.78000000026 5434103.300000001, 435456.54000000004 5434092.65, 435389.5999999996 5434086.140000001, 435386.5700000003 5434082.9, 435376.6900000004 5434084.279999999, 435375.4000000004 5434100.390000001, 435371.5 5434099.35, 435303.3099999996 5434099.5600000005, 435281.86000000034 5434099.949999999, 435264.3700000001 5434280.380000001, 435265.5099999998 5434292.869999999, 435257.9199999999 5434295.789999999, 435241.3499999996 5434470.84, 435237.1900000004 5434474.42, 435236.45999999996 5434487.85, 435239.38999999966 5434490.76, 435237.78000000026 5434612.76, 435235.1500000004 5434615.6899999995, 435164.98000000045 5434613.42, 435046.3200000003 5434609.369999999, 434879.5700000003 5434604.25, 434868.7000000002 5434605.18, 434743.46999999974 5434617.84, 434671.6500000004 5434625.470000001, 434668.83999999985 5434622.949999999, 434655.61000000034 5434622.699999999, 434652.36000000034 5434625.539999999, 434522.33999999985 5434624.32, 434380.2000000002 5434622.84, 434378.04000000004 5434620.9, 434370.96999999974 5434621.130000001, 434373.33999999985 5434480.91, 434373.79000000004 5434465.02, 434390.2000000002 5434293.550000001, 434390.98000000045 5434292.119999999, 434392.4000000004 5434275.449999999, 434408.3200000003 5434111.08, 434405.8700000001 5434108.07, 434280.21999999974 5434109.039999999, 434206.5800000001 5434109.960000001, 434167.04000000004 5434110.460000001, 434076.9900000002 5434111.32, 434034.86000000034 5434112.02, 434032.86000000034 5434113.9, 434033.0700000003 5434096.59, 434035.36000000034 5433988.380000001, 434039.76999999955 5433980.08, 434034.5499999998 5433982.130000001, 434028.98000000045 5433976.1, 434015.5599999996 5433977.800000001, 433879.54000000004 5433965.98, 433733.88999999966 5433952.98, 433587.9000000004 5433940.52, 433418.25 5433925.880000001, 433406.6299999999 5433924.92, 433389.4400000004 5433924.9399999995, 433386.4900000002 5433925.65, 433331.9000000004 5433918.130000001, 433328.61000000034 5433916.970000001, 433325.9400000004 5433913.640000001, 433325.2000000002 5433911.58)), ((441923.4000000004 5435713.630000001, 441927.1799999997 5435717.539999999, 441929.3099999996 5435681.92, 441927.1900000004 5435636.84, 441942.3300000001 5435544.779999999, 441935.11000000034 5435542.18, 441937.83999999985 5435528.93, 442133.9000000004 5435621.289999999, 442277.4000000004 5435689.039999999, 442365.04000000004 5435730.4, 442446.7400000002 5435768.91, 442581.21999999974 5435832.43, 442652.4000000004 5435865.800000001, 442709.9900000002 5435892.65, 442718.0999999996 5435895.5, 442737.1799999997 5435902.01, 442761.75 5435916.07, 442761.51999999955 5435916.75, 442946.96999999974 5436004.16, 443178.33999999985 5436112.710000001, 443294.3099999996 5436167.33, 443405.03000000026 5436219.199999999, 443516.76999999955 5436271.75, 443745.86000000034 5436379.16, 443851.78000000026 5436429.08, 443909.58999999985 5436456.17, 444052.0700000003 5436522.779999999, 444156.6200000001 5436571.800000001, 444266.0800000001 5436623.1, 444373.8200000003 5436673.49, 444482.2599999998 5436724.33, 444589.08999999985 5436774.609999999, 444700.1500000004 5436826.6, 444810.75 5436878.24, 444884.9000000004 5436913.199999999, 444950.71999999974 5436943.9399999995, 445200.9400000004 5437061.17, 445325.70999999996 5437119.4399999995, 445429.91000000015 5437168.5600000005, 445535.3700000001 5437217.58, 445632.26999999955 5437263.289999999, 445546.2999999998 5437374.02, 445514.5800000001 5437414.220000001, 445520.0700000003 5437418.23, 445565.88999999966 5437469.41, 445663.4900000002 5437578.07, 445748.7400000002 5437672.65, 445822.3300000001 5437754.470000001, 445875.01999999955 5437813.039999999, 445879.9000000004 5437817.550000001, 445948.21999999974 5437870.49, 445948.21999999974 5437870.92, 445948.8499999996 5437870.83, 445962.8099999996 5437881.949999999, 445972.8300000001 5437907.289999999, 445993.86000000034 5437935.630000001, 446006.9199999999 5437950.1, 446021.23000000045 5437963.73, 446044.1900000004 5437984.18, 446062.01999999955 5437998.859999999, 446071.01999999955 5438005.85, 446077.23000000045 5438014.710000001, 446083.66000000015 5438036.210000001, 446091.9199999999 5438067.32, 446099.79000000004 5438085.3100000005, 446112.71999999974 5438110.26, 446127.1500000004 5438136.09, 446145.01999999955 5438159, 446168.76999999955 5438182.460000001, 446185.48000000045 5438198.91, 446198.6500000004 5438186.27, 446270.28000000026 5438152.68, 446315.01999999955 5438217.789999999, 446345.5800000001 5438263.279999999, 446360.11000000034 5438288.029999999, 446395.3700000001 5438350.970000001, 446449.4500000002 5438446.550000001, 446537.4299999997 5438610.970000001, 446545.2999999998 5438625.83, 446590.5499999998 5438669.59, 446618.3200000003 5438698.49, 446642.66000000015 5438722.6, 446698.3300000001 5438763.029999999, 446771.4299999997 5438815.49, 446886.9500000002 5438933.75, 446887.4000000004 5438972.83, 446891.4000000004 5439032.58, 446892.0800000001 5439043.67, 446894.5999999996 5439043.550000001, 446895.7400000002 5439076.109999999, 446903.86000000034 5439096, 446906.01999999955 5439168.67, 446909.6799999997 5439205.789999999, 446907.7400000002 5439219.390000001, 446911.8499999996 5439248.42, 446915.4199999999 5439317.51, 446893.33999999985 5439316, 446727.78000000026 5439269.550000001, 446553.38999999966 5439175.6899999995, 446481 5439137.01, 446478.6799999997 5439134.779999999, 446376.8300000001 5439041.710000001, 446316.73000000045 5438930.82, 446292.79000000004 5438852.32, 446280.13999999966 5438830.92, 446262.9299999997 5438804.8100000005, 446251.4000000004 5438781.66, 446247.5700000003 5438772.4, 446245.4000000004 5438762.33, 446222.9500000002 5438709.699999999, 446203.98000000045 5438662.84, 446200.83999999985 5438650.49, 446196.5499999998 5438620.6899999995, 446197.2000000002 5438602.220000001, 446200.29000000004 5438579.8100000005, 446204.25 5438562.550000001, 446205.46999999974 5438553.210000001, 446202.6500000004 5438508.76, 446197.8099999996 5438476.970000001, 446189.0800000001 5438437.27, 446180.48000000045 5438404.57, 446173.8300000001 5438390.779999999, 446166.83999999985 5438381.5, 446158.2999999998 5438373.619999999, 446147.1500000004 5438366.630000001, 446114.6299999999 5438346.039999999, 446103.21999999974 5438339.32, 446069.1500000004 5438322.9, 446116.66000000015 5438259.869999999, 446120.8499999996 5438252.4399999995, 446096.79000000004 5438243.800000001, 446079.7400000002 5438235.199999999, 446067.0599999996 5438223.23, 446056.6299999999 5438207.73, 446041.36000000034 5438180.609999999, 446032.4500000002 5438170.09, 446027 5438166.99, 446021.5099999998 5438165.130000001, 446005.9500000002 5438162.109999999, 445988.9400000004 5438162.02, 445945.58999999985 5438163.460000001, 445825.33999999985 5438190.08, 445803.1699999999 5438175.539999999, 445788.0700000003 5438164.609999999, 445776.4500000002 5438153.390000001, 445766.8099999996 5438143.869999999, 445760.58999999985 5438136.09, 445745.25 5438120.119999999, 445736.21999999974 5438109.02, 445729.79000000004 5438099.48, 445728.66000000015 5438096.369999999, 445723.5700000003 5438080.92, 445722.7400000002 5438069.41, 445720.45999999996 5438062.67, 445512.63999999966 5437931.800000001, 445401.5999999996 5437862.48, 445398.48000000045 5437857.9, 445293.0099999998 5437791.800000001, 445183.1799999997 5437722.9399999995, 445096.4900000002 5437668.8100000005, 444947.6799999997 5437575.800000001, 444826.45999999996 5437499.890000001, 444719.3300000001 5437433, 444625.0700000003 5437393.380000001, 444519.1299999999 5437348.52, 444404.7000000002 5437300.57, 444285 5437250.09, 444164.4000000004 5437199.710000001, 444085.8200000003 5437166.880000001, 443939.29000000004 5437148.550000001, 443821.3799999999 5437133.93, 443700.46999999974 5437118.779999999, 443579.48000000045 5437103.970000001, 443464.4500000002 5437089.539999999, 443347.7999999998 5437038.050000001, 443225.58999999985 5436983.9399999995, 443072.96999999974 5436916.68, 443063.7400000002 5436909.83, 442948.1200000001 5436852.6899999995, 442829.7000000002 5436793.369999999, 442716.3099999996 5436737.279999999, 442596.9500000002 5436677.41, 442459.26999999955 5436608.99, 442437.04000000004 5436630.76, 442439.53000000026 5436620.460000001, 442395.98000000045 5436551.130000001, 442345.11000000034 5436474.8100000005, 442291.7400000002 5436401.5600000005, 442235.0499999998 5436331.289999999, 442224.53000000026 5436317.91, 442171.0599999996 5436246.68, 442116.1500000004 5436172.85, 442107.8700000001 5436154.98, 442062.0800000001 5436086.83, 442035.08999999985 5436041.619999999, 442008 5435990.27, 442014.6299999999 5435985.42, 442001.96999999974 5435968.02, 441972.2599999998 5435910.4, 441963.75 5435887.57, 441951.4400000004 5435844.5, 441938.4299999997 5435791.960000001, 441930.61000000034 5435782.970000001, 441927.54000000004 5435761.199999999, 441924.5800000001 5435727.59, 441923.4000000004 5435713.630000001)), ((425153.16000000015 5431796.779999999, 425176.91000000015 5431701.359999999, 425177.11000000034 5431693.15, 425177.76999999955 5431575.890000001, 425181.2400000002 5431569.93, 425188.04000000004 5431568.07, 425246.0700000003 5431569.75, 425366.71999999974 5431572.52, 425442.0800000001 5431574.4399999995, 425563.26999999955 5431577.4399999995, 425649.76999999955 5431579.970000001, 425748.95999999996 5431582.01, 425918.7599999998 5431586.130000001, 425970.5499999998 5431587.390000001, 425951.91000000015 5431750.02, 425952.61000000034 5431763.029999999, 425960.5 5431761.65, 426082.5999999996 5431747.43, 426172.26999999955 5431736.34, 426184.98000000045 5431736.630000001, 426302.5599999996 5431735.5600000005, 426365.36000000034 5431734.26, 426468.95999999996 5431733.99, 426551.11000000034 5431733.52, 426616.5700000003 5431732.390000001, 426729.8799999999 5431731.630000001, 426743.36000000034 5431729.92, 426744.4199999999 5431710.6, 426748.7000000002 5431640.890000001, 426750.8499999996 5431634.98, 426752.91000000015 5431626.960000001, 426757.8099999996 5431616.98, 426763.4500000002 5431605.640000001, 426771.66000000015 5431594.23, 426792 5431568.119999999, 426802.3799999999 5431556.07, 426814.16000000015 5431546.34, 426843.8099999996 5431540.140000001, 426845.5999999996 5431538.220000001, 427054.6799999997 5431471.99, 427249.9400000004 5431410.550000001, 427272.28000000026 5431403.4399999995, 427422.71999999974 5431410.0600000005, 427489.3499999996 5431412.0600000005, 427509.21999999974 5431405.970000001, 427529.9199999999 5431397.08, 427566.5599999996 5431376.039999999, 427595.78000000026 5431353.5600000005, 427612.03000000026 5431342.1, 427671.4199999999 5431301.050000001, 427693.25 5431288.34, 427707.6500000004 5431280.6899999995, 427725.58999999985 5431272.91, 427754.79000000004 5431268.57, 427806.8799999999 5431267.57, 427870.46999999974 5431292.710000001, 427912.1200000001 5431308.789999999, 427953.4199999999 5431326.07, 427972.58999999985 5431329.029999999, 428195.2599999998 5431338.470000001, 428300.0499999998 5431341.869999999, 428398.54000000004 5431346.050000001, 428484.01999999955 5431349.41, 428588.86000000034 5431354.130000001, 428695.28000000026 5431358.51, 428799.33999999985 5431363.27, 428897.28000000026 5431367.460000001, 429008.3700000001 5431372.59, 428971.6900000004 5431442.050000001, 428899.3700000001 5431573.789999999, 428850.1900000004 5431665.32, 428784.4400000004 5431789.380000001, 428699.91000000015 5431946.74, 428620.96999999974 5432095.34, 428603.6900000004 5432135.42, 428595.4199999999 5432158.75, 428580.75 5432212.65, 428573.0999999996 5432239.9399999995, 428520.1500000004 5432219.27, 428471.98000000045 5432202.529999999, 428378.3099999996 5432165.880000001, 428339.46999999974 5432150.68, 428243.13999999966 5432143.84, 428095.9500000002 5432137.369999999, 428095.79000000004 5432141.789999999, 428097 5432141.869999999, 428091.0099999998 5432271.59, 428089.6200000001 5432283.550000001, 428077.95999999996 5432390.130000001, 428073.08999999985 5432394.029999999, 427931.41000000015 5432390.710000001, 427879.5999999996 5432389.65, 427777.5 5432387.470000001, 427632.0999999996 5432383.85, 427628.3099999996 5432379.869999999, 427623.4500000002 5432379.6899999995, 427618.5800000001 5432383.52, 427571.6699999999 5432382.380000001, 427473.2400000002 5432379.26, 427450.1900000004 5432375.279999999, 427429.6900000004 5432370.48, 427263.86000000034 5432310.98, 427144.1900000004 5432268.52, 427145.11000000034 5432263.890000001, 427128.4500000002 5432258.07, 427152.61000000034 5432185.859999999, 427144.21999999974 5432184.92, 427043.33999999985 5432174.01, 426961.4199999999 5432165.23, 426889.5099999998 5432159.119999999, 426818.46999999974 5432152.15, 426765.3799999999 5432146.8100000005, 426767.79000000004 5432062.1899999995, 426776.29000000004 5432054.09, 426781.4900000002 5431909.3100000005, 426781.7999999998 5431896.35, 426692.53000000026 5431911.24, 426689.2400000002 5431924.029999999, 426672.5099999998 5431990.9399999995, 426661.5700000003 5432033.880000001, 426656.0599999996 5432055, 426654.0700000003 5432074.59, 426655.63999999966 5432101.539999999, 426659.0099999998 5432135.09, 426646.6299999999 5432137.07, 426492.71999999974 5432139.73, 426410.96999999974 5432140.66, 426362.1699999999 5432141.8100000005, 426273.7599999998 5432142.859999999, 426258.96999999974 5432143.279999999, 426154.4400000004 5432145.0600000005, 426139.3700000001 5432138.699999999, 426108.3200000003 5432127.76, 426065 5432106.48, 425969.0499999998 5432060.34, 425926.26999999955 5432036.779999999, 425891.7000000002 5432025.970000001, 425886.58999999985 5432024.0600000005, 425857.4000000004 5432018.460000001, 425851.7999999998 5432017.619999999, 425757.45999999996 5432017.529999999, 425752.9299999997 5432016.65, 425754.95999999996 5432027.949999999, 425755.6500000004 5432052.26, 425671.3799999999 5432029.130000001, 425648.3700000001 5432026.199999999, 425600.5700000003 5432021.74, 425493.7000000002 5432019.49, 425456.36000000034 5432008.93, 425441.5499999998 5431988.869999999, 425435.2400000002 5431983.57, 425434.1500000004 5431975.93, 425491.16000000015 5431895.220000001, 425490.61000000034 5431887.83, 425433.7999999998 5431833.300000001, 425384.66000000015 5431785.369999999, 425351.0800000001 5431749.25, 425277.3200000003 5431791.07, 425245.66000000015 5431810.18, 425214.8200000003 5431819.880000001, 425165.6500000004 5431804.76, 425156.8099999996 5431802.1899999995, 425153.16000000015 5431796.779999999)), ((431234.4299999997 5432934.27, 431288.7400000002 5432928.67, 431480.8799999999 5432884.5, 431551.9000000004 5432873, 431617.48000000045 5432866.25, 431660.0700000003 5432864.27, 431707.6799999997 5432860.699999999, 431764.7999999998 5432852.9, 431773.4299999997 5432852.869999999, 431886.1200000001 5432875.26, 431916.38999999966 5432881.08, 431941.61000000034 5432880.4, 431951 5432882.119999999, 431993.95999999996 5432895.48, 432058.96999999974 5432916.59, 432072.5700000003 5432925.84, 432081.53000000026 5432931.84, 432142.3300000001 5433013.720000001, 432173.8200000003 5433057.32, 432184.5999999996 5433068.800000001, 432193.8799999999 5433075.85, 432257.29000000004 5433093.18, 432356.1799999997 5433121.42, 432451.3099999996 5433148.220000001, 432575.16000000015 5433182.83, 432561.6799999997 5433268.52, 432550.04000000004 5433340.33, 432537.63999999966 5433420.41, 432525.9900000002 5433490.6, 432514.04000000004 5433566.359999999, 432501.75 5433640.539999999, 432490.11000000034 5433716.029999999, 432487.75 5433722.6, 432471.9199999999 5433712.16, 432473.0999999996 5433714.640000001, 432444.51999999955 5433835.17, 432442.53000000026 5433836.619999999, 432436.98000000045 5433847.99, 432438.8300000001 5433852.49, 432428.01999999955 5433896.970000001, 432403.9900000002 5433999.23, 432402.4299999997 5433994.68, 432222.79000000004 5433880.289999999, 432220.83999999985 5433881.1, 432214.01999999955 5433877.09, 432186.1500000004 5433997.67, 432185.46999999974 5434004.65, 432182.4199999999 5434014.3100000005, 432181.61000000034 5434018.98, 432178.8099999996 5434023.039999999, 432083.2000000002 5434007.08, 432065.21999999974 5434004.220000001, 432047.13999999966 5433994.779999999, 432031.1799999997 5433986.25, 432005.8499999996 5433968.199999999, 431998.5099999998 5433963.1899999995, 431967.51999999955 5433942.68, 431953.63999999966 5433932.630000001, 431943.7999999998 5433924.5, 431897.61000000034 5433891.109999999, 431845.01999999955 5433856.279999999, 431775 5433808.630000001, 431712.8700000001 5433789.93, 431694 5433784.710000001, 431628.41000000015 5433738.880000001, 431624.4000000004 5433737.720000001, 431564.66000000015 5433716.140000001, 431440.4000000004 5433668.789999999, 431347.6299999999 5433634.76, 431315.28000000026 5433623.199999999, 431314.11000000034 5433620.34, 431353.95999999996 5433557.359999999, 431364.1900000004 5433541.029999999, 431400.4900000002 5433483.15, 431464.5499999998 5433379.529999999, 431528.23000000045 5433276.970000001, 431538.8099999996 5433262.4399999995, 431594.8700000001 5433172.92, 431600.2000000002 5433162.98, 431486.91000000015 5433092.18, 431394.51999999955 5433034.3100000005, 431250.9900000002 5432944.73, 431234.4299999997 5432934.27)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
@@ -510,86 +510,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-103" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-103.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-103" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-103.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -668,51 +668,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41015</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109441</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.10747823241</v>
+        <v>46265.74490383109</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32392</v>
       </c>
       <c r="S2" s="3">
         <v>32392</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>