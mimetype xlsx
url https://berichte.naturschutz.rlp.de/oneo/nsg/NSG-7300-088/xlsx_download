--- v0 (2026-01-04)
+++ v1 (2026-04-12)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109541</v>
       </c>
       <c r="O2" s="3">
-        <v>46026.93561760252</v>
+        <v>46124.20005415465</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31846</v>
       </c>
       <c r="S2" s="3">
         <v>31846</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>