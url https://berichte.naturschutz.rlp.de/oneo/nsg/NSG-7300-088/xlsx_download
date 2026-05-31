--- v1 (2026-04-12)
+++ v2 (2026-05-31)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109541</v>
       </c>
       <c r="O2" s="3">
-        <v>46124.20005415465</v>
+        <v>46173.08399610389</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31846</v>
       </c>
       <c r="S2" s="3">
         <v>31846</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>