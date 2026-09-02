--- v2 (2026-05-31)
+++ v3 (2026-09-02)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Fischsee</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-088</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-088.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-088.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((456819.5800000001 5516269.24, 456819.9299999997 5516264.74, 456833.1699999999 5516209.390000001, 456843.6200000001 5516165.710000001, 456843.8200000003 5516164.890000001, 456845.76999999955 5516156.66, 456856.23000000045 5516112.48, 456870.6299999999 5516051.6899999995, 456875.38999999966 5516053.26, 456896.08999999985 5516060.07, 456917.9299999997 5516067.26, 456929.5999999996 5516071.109999999, 456938.4299999997 5516074.02, 456964.7400000002 5516082.68, 456992.6799999997 5516091.880000001, 457028.9900000002 5516103.85, 457032.79000000004 5516105.09, 457036.6299999999 5516106.35, 456984.3700000001 5516216.43, 456929.6500000004 5516326.6, 456863.3200000003 5516456.4399999995, 456792.8700000001 5516587.4, 456722.01999999955 5516718.82, 456644.0700000003 5516848.449999999, 456626.3799999999 5516880.470000001, 456593.9299999997 5516934.08, 456561.4400000004 5516987.369999999, 456528.3499999996 5517040.51, 456494.9500000002 5517093.16, 456490.01999999955 5517095.65, 456482.4500000002 5517099.449999999, 456463.4299999997 5517099.609999999, 456451.3099999996 5517104.26, 456438.98000000045 5517113.300000001, 456435.8799999999 5517120.880000001, 456280.3200000003 5517067.4, 456249.63999999966 5517063.130000001, 456125.1200000001 5517064.970000001, 455781.5599999996 5516959.5600000005, 455641.3200000003 5516900.76, 455535.8700000001 5516852.43, 455483.5700000003 5516822, 455396.04000000004 5516758.1899999995, 455256.21999999974 5516637.83, 455223.4400000004 5516615.98, 455178.9000000004 5516586.359999999, 455156.78000000026 5516564.449999999, 455129.3200000003 5516516.970000001, 455025.9199999999 5516399.75, 454995.5599999996 5516365.34, 454992.25 5516367.619999999, 454989.8700000001 5516364.43, 454968.75 5516336.58, 454946.0999999996 5516306.67, 454891.78000000026 5516220.5600000005, 454887.71999999974 5516214.130000001, 454879.70999999996 5516189.050000001, 454875.79000000004 5516176.77, 454869.25 5516156.32, 454860.6799999997 5516129.5, 454854.45999999996 5516110.039999999, 454855.5499999998 5516098.93, 454856.83999999985 5516085.68, 454881.5099999998 5516090.869999999, 454903.83999999985 5516096.6899999995, 454952.3200000003 5516109.33, 454990.03000000026 5516119.140000001, 454994.0700000003 5516120.220000001, 455024.7400000002 5516128.34, 455100.20999999996 5516148.32, 455134.4500000002 5516157.390000001, 455146.9000000004 5516159.5600000005, 455270.8300000001 5516230.609999999, 455265.1900000004 5516274.9399999995, 455260.28000000026 5516313.5, 455256.2000000002 5516315.640000001, 455263.53000000026 5516319.48, 455267.0599999996 5516321.34, 455381.8799999999 5516381.65, 455388.9400000004 5516385.35, 455392.45999999996 5516387.199999999, 455390.4500000002 5516381.66, 455422.9900000002 5516301.75, 455428.2999999998 5516299.27, 455443.6799999997 5516304.26, 455481.23000000045 5516316.4399999995, 455524.78000000026 5516330.5600000005, 455530.5800000001 5516332.4399999995, 455544.36000000034 5516336.91, 455567.8499999996 5516344.529999999, 455592.2000000002 5516352.43, 455594.51999999955 5516357.359999999, 455581.75 5516389.32, 455558.28000000026 5516448.130000001, 455550.98000000045 5516466.4, 455546.0099999998 5516467.85, 455553.1900000004 5516471.619999999, 455551.7400000002 5516475.35, 455654.96999999974 5516529.6, 455764.70999999996 5516587.210000001, 455774.98000000045 5516591.48, 455864.58999999985 5516628.800000001, 455965.46999999974 5516662.26, 456089.5700000003 5516670.449999999, 456200.5700000003 5516677.550000001, 456227.6900000004 5516678.390000001, 456246.83999999985 5516679.880000001, 456257.9199999999 5516680.15, 456273.46999999974 5516680.539999999, 456289.2999999998 5516680.93, 456309.98000000045 5516681.4399999995, 456318.9299999997 5516681.66, 456326.16000000015 5516681.82, 456351.7400000002 5516682.369999999, 456360.83999999985 5516682.57, 456365.83999999985 5516682.68, 456374.29000000004 5516682.859999999, 456403.11000000034 5516683.49, 456422.0999999996 5516683.9, 456446.1299999999 5516684.42, 456455.71999999974 5516680.77, 456499.8099999996 5516663.98, 456512.23000000045 5516601.6, 456524.23000000045 5516541.42, 456528.0999999996 5516522, 456528.88999999966 5516518.039999999, 456403.33999999985 5516463.66, 456400.5 5516458.109999999, 456402.88999999966 5516446.25, 456407.1699999999 5516444.1, 456531.1900000004 5516506.42, 456531.9900000002 5516502.43, 456572.91000000015 5516400.039999999, 456585.28000000026 5516369.09, 456597.91000000015 5516337.460000001, 456609.6500000004 5516308.1, 456611.13999999966 5516304.369999999, 456613.0800000001 5516299.869999999, 456613.5700000003 5516300.07, 456651.63999999966 5516321.51, 456653.58999999985 5516318, 456698.26999999955 5516237.550000001, 456711.79000000004 5516213.210000001, 456714.8300000001 5516207.720000001, 456718.4900000002 5516211.130000001, 456721.48000000045 5516213.92, 456819.5800000001 5516269.24)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-088" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-088.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-088" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-088.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109541</v>
       </c>
       <c r="O2" s="3">
-        <v>46173.08399610389</v>
+        <v>46267.05331854697</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31846</v>
       </c>
       <c r="S2" s="3">
         <v>31846</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>