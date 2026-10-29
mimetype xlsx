--- v3 (2026-08-03)
+++ v4 (2026-10-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Woogwiesen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-075</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-075.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-075.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((453090.8499999996 5461303.57, 453109.48000000045 5461228.92, 453112.8300000001 5461221.970000001, 453124.45999999996 5461234.68, 453138.0099999998 5461244.390000001, 453168.71999999974 5461261.74, 453177.4000000004 5461265.26, 453185.8099999996 5461267.369999999, 453194.3499999996 5461267.9, 453203.95999999996 5461267.789999999, 453220.6699999999 5461264.92, 453239.4000000004 5461261.279999999, 453258.0999999996 5461260.26, 453276.9000000004 5461262.619999999, 453344.79000000004 5461280.9399999995, 453395 5461296.029999999, 453507.54000000004 5461331.1899999995, 453517.73000000045 5461335.24, 453527.2000000002 5461341.300000001, 453536.2599999998 5461349.32, 453585.8200000003 5461402.4, 453592.4400000004 5461411.779999999, 453598.2000000002 5461422.1899999995, 453607.01999999955 5461453.4, 453620.8700000001 5461482.9, 453681.9500000002 5461539.050000001, 453702.1900000004 5461548.99, 453728.58999999985 5461561.17, 453747.1299999999 5461570.08, 453852.5599999996 5461611.779999999, 453901.7000000002 5461630.92, 453964.9199999999 5461647.15, 454007.79000000004 5461657.67, 454020.3200000003 5461657.49, 454048.3300000001 5461661.619999999, 454078.54000000004 5461678.029999999, 454110.7999999998 5461689.130000001, 454132.88999999966 5461698, 454177.1699999999 5461717, 454207.3700000001 5461731.1, 454208.1200000001 5461736.300000001, 454209.8499999996 5461737.890000001, 454234.08999999985 5461751.529999999, 454245.4000000004 5461758.529999999, 454255.7400000002 5461769.140000001, 454261.1799999997 5461774.16, 454275.54000000004 5461813.15, 454283.45999999996 5461866.85, 454291.76999999955 5461877.960000001, 454318.29000000004 5461905.210000001, 454325.03000000026 5461914.07, 454353.3300000001 5461935.23, 454358.4900000002 5461939.73, 454405.7400000002 5461982.17, 454405.2599999998 5461983.85, 454437.75 5462005.5, 454436.4400000004 5462011.93, 454407.88999999966 5462005.109999999, 454355.6900000004 5462016.27, 454305.9500000002 5462009.57, 454286.8700000001 5462011.57, 454287.23000000045 5462006.59, 454255.26999999955 5461993.25, 454238.13999999966 5461978.220000001, 454236.8799999999 5461974.41, 454229.2999999998 5461960.52, 454221.79000000004 5461944.83, 454211.3499999996 5461917.960000001, 454209.1799999997 5461911.98, 454206.48000000045 5461906.289999999, 454203.79000000004 5461856.1, 454195.41000000015 5461839.34, 454186.0800000001 5461816.15, 454179.11000000034 5461807.33, 454170.7599999998 5461798.289999999, 454147.45999999996 5461780.74, 454130.7400000002 5461769.289999999, 454127.0700000003 5461766.949999999, 454111.71999999974 5461758.869999999, 454102.2000000002 5461755.119999999, 454095.45999999996 5461752.08, 454086.5499999998 5461749.68, 454037.3700000001 5461732.890000001, 454017.4400000004 5461740.99, 453980.7400000002 5461767.8100000005, 453974.6799999997 5461768.050000001, 453945.9500000002 5461766.43, 453930.96999999974 5461765.130000001, 453864.08999999985 5461752.59, 453837.8700000001 5461747.02, 453792.78000000026 5461737.369999999, 453740.3700000001 5461715.48, 453656.08999999985 5461680.859999999, 453638.25 5461660.130000001, 453627.8200000003 5461640.42, 453583.71999999974 5461572.949999999, 453570.3200000003 5461552.140000001, 453555.1200000001 5461535.460000001, 453528.5499999998 5461506.779999999, 453516.5700000003 5461494.199999999, 453436.3499999996 5461448.33, 453462.4299999997 5461393.85, 453464.1500000004 5461391.470000001, 453392.46999999974 5461353.92, 453381.79000000004 5461348.51, 453367.75 5461342.18, 453349.28000000026 5461334.92, 453314.5999999996 5461322.52, 453268.95999999996 5461317.02, 453229.4199999999 5461319.789999999, 453090.8499999996 5461303.57)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-075" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-075.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-075" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-075.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109508</v>
       </c>
       <c r="O2" s="3">
-        <v>46237.32414404317</v>
+        <v>46324.1369414811</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31230</v>
       </c>
       <c r="S2" s="3">
         <v>31230</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>