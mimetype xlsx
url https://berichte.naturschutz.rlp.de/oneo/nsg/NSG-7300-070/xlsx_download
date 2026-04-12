--- v1 (2026-02-19)
+++ v2 (2026-04-12)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109570</v>
       </c>
       <c r="O2" s="3">
-        <v>46072.31924535434</v>
+        <v>46124.70176152794</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30894</v>
       </c>
       <c r="S2" s="3">
         <v>30894</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>