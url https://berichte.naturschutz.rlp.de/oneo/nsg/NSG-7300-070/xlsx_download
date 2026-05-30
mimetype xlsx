--- v2 (2026-04-12)
+++ v3 (2026-05-30)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109570</v>
       </c>
       <c r="O2" s="3">
-        <v>46124.70176152794</v>
+        <v>46172.83299002914</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30894</v>
       </c>
       <c r="S2" s="3">
         <v>30894</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>