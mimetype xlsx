--- v3 (2026-05-30)
+++ v4 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Moosbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-070</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-070.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-070.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((406101.96999999974 5443130.84, 406120.6799999997 5443059.93, 406126.5599999996 5442965.390000001, 406157.75 5442864.9399999995, 406186.78000000026 5442776.3100000005, 406230.53000000026 5442776.32, 406229.4900000002 5442820.8100000005, 406224.0099999998 5442823.83, 406183.6500000004 5442882.8100000005, 406179.54000000004 5442885.08, 406170.79000000004 5442916.039999999, 406162.0800000001 5442960.83, 406159.4900000002 5442985.699999999, 406160.1900000004 5443006.23, 406163.9000000004 5443051.859999999, 406163.4500000002 5443083.960000001, 406157.7599999998 5443165.539999999, 406159.33999999985 5443187.529999999, 406165.51999999955 5443259.9, 406168.6299999999 5443310.82, 406178.8099999996 5443343.529999999, 406186 5443383.49, 406198.9400000004 5443414.300000001, 406210.2400000002 5443443.6, 406228.4900000002 5443497.619999999, 406234.3300000001 5443525.76, 406239.98000000045 5443553.52, 406250.1900000004 5443581.82, 406264.5800000001 5443604.859999999, 406283.5599999996 5443624.76, 406316.2599999998 5443646.210000001, 406335.9299999997 5443670.109999999, 406376 5443718.550000001, 406409 5443752.800000001, 406477.9299999997 5443827.199999999, 406495.46999999974 5443837.01, 406527.0099999998 5443855.699999999, 406563.6799999997 5443881.33, 406576.03000000026 5443887.529999999, 406617.78000000026 5443881.33, 406659.01999999955 5443880.039999999, 406680.95999999996 5443886.17, 406701.5 5443905.48, 406709.86000000034 5443928.27, 406702.58999999985 5443999.039999999, 406724.36000000034 5444051.98, 406744.41000000015 5444110.9, 406756.8700000001 5444127.029999999, 406762.98000000045 5444137.720000001, 406764.79000000004 5444150.33, 406780.54000000004 5444183.390000001, 406805.63999999966 5444215.42, 406845.3200000003 5444254.640000001, 406859.63999999966 5444264.460000001, 406873.04000000004 5444271.65, 406895.21999999974 5444290.18, 406906.96999999974 5444299.76, 406914.54000000004 5444314.34, 406932.6799999997 5444352.550000001, 406950.38999999966 5444379.85, 407025.33999999985 5444477.359999999, 407076.75 5444516.43, 407144.8300000001 5444556.43, 407187.3700000001 5444592.359999999, 407249.9199999999 5444665.289999999, 407292.1500000004 5444715.42, 407309.6900000004 5444747.4399999995, 407319.7999999998 5444763.84, 407337.1699999999 5444787.289999999, 407355.4500000002 5444807.220000001, 407367.76999999955 5444817.57, 407427.9199999999 5444838.8100000005, 407462.38999999966 5444869.640000001, 407489.1299999999 5444890.970000001, 407514.2000000002 5444901, 407537.88999999966 5444924.91, 407551.1500000004 5444932.789999999, 407563.2999999998 5444938.949999999, 407583.7400000002 5444942.6899999995, 407652.6299999999 5444954.83, 407665.4900000002 5444961.33, 407802.21999999974 5445025.02, 407830.04000000004 5445038.26, 407889.79000000004 5445062.49, 407942.7400000002 5445078.42, 407956.33999999985 5445077.529999999, 408005.5099999998 5445073.130000001, 408051.8200000003 5445067.09, 408067.11000000034 5445060.01, 408086.4900000002 5445045.59, 408107.9400000004 5445039.5, 408129.78000000026 5445043.17, 408161.9400000004 5445050.609999999, 408191.96999999974 5445058, 408199.1500000004 5445062.82, 408206.98000000045 5445075.109999999, 408212.11000000034 5445089.609999999, 408216.0800000001 5445119.199999999, 408174.8499999996 5445130.84, 408099.26999999955 5445152.92, 408055.3300000001 5445165.5, 408027.83999999985 5445169.390000001, 408009.21999999974 5445167.68, 407988.8799999999 5445162.359999999, 407966.9000000004 5445155.18, 407950.46999999974 5445146.74, 407919.28000000026 5445145.529999999, 407856.3700000001 5445142.949999999, 407832.1200000001 5445140.41, 407808.61000000034 5445142.15, 407757.3200000003 5445138.300000001, 407584.13999999966 5445126.09, 407554.6799999997 5445124.460000001, 407524.75 5445124.07, 407490.58999999985 5445127.529999999, 407403.86000000034 5445137.960000001, 407366.9900000002 5445139.25, 407336.3799999999 5445134.859999999, 407308.38999999966 5445126.17, 407283.7000000002 5445112.449999999, 407271.78000000026 5445103.130000001, 407261.1900000004 5445091.99, 407253.95999999996 5445077.24, 407248.25 5445061.1899999995, 407233.8099999996 5444997.02, 407224.23000000045 5444971.68, 407211.53000000026 5444951.539999999, 407195.9400000004 5444937.800000001, 407161.6900000004 5444912.57, 407127.21999999974 5444894.51, 407046.3700000001 5444859.23, 407013.3499999996 5444838.140000001, 406987.38999999966 5444815.01, 406949.3099999996 5444776.93, 406913.6500000004 5444737.630000001, 406894.1500000004 5444700.43, 406879.88999999966 5444685.68, 406825.20999999996 5444448.59, 406776.73000000045 5444404.130000001, 406708.58999999985 5444313.93, 406680.1900000004 5444228.800000001, 406663.1699999999 5444156.859999999, 406644.5499999998 5444115.42, 406619.5599999996 5444041.17, 406607.4500000002 5444022.24, 406573.66000000015 5443991.029999999, 406509.79000000004 5443968.720000001, 406530.5700000003 5443932.380000001, 406507.5099999998 5443889.199999999, 406482.2599999998 5443861.15, 406457.2599999998 5443848.49, 406423.3799999999 5443792.619999999, 406372.58999999985 5443747.390000001, 406299.3499999996 5443691.85, 406208.5999999996 5443604.98, 406186.1200000001 5443536.76, 406162.6799999997 5443444.08, 406135.86000000034 5443363.43, 406124.8799999999 5443302.8100000005, 406121.0499999998 5443192.9, 406101.96999999974 5443130.84)), ((408390.0499999998 5445047.9, 408436.70999999996 5445041.619999999, 408450.6200000001 5445038.109999999, 408480.0700000003 5445029.640000001, 408490.38999999966 5444983.52, 408475.1699999999 5444972.300000001, 408457.2599999998 5444963.26, 408499.6200000001 5444871.58, 408511.21999999974 5444877.5600000005, 408524.8700000001 5444879.26, 408549.1699999999 5444886.42, 408573.8300000001 5444893.58, 408587.8799999999 5444893.76, 408622.26999999955 5444894.609999999, 408675.8200000003 5444898.59, 408709.58999999985 5444902.42, 408755.25 5444908, 408793.95999999996 5444915.33, 408843.7599999998 5444927.210000001, 408866.5 5444932.220000001, 408904.78000000026 5444938.1, 408949.95999999996 5444945.359999999, 408977.9900000002 5444953.48, 408991.79000000004 5444956.619999999, 409021.8200000003 5444959.5, 409042.38999999966 5444965.699999999, 409063.83999999985 5444972.77, 409104.9000000004 5444991.220000001, 409121.76999999955 5444996.73, 409148.7000000002 5445005.27, 409210.5999999996 5445038.289999999, 409252.53000000026 5445061.380000001, 409279.71999999974 5445076.1899999995, 409294.4500000002 5445084.470000001, 409317.3499999996 5445110.24, 409324.29000000004 5445113.4, 409325.08999999985 5445122.73, 409323.2999999998 5445131.0600000005, 409332.7400000002 5445127.65, 409329.6799999997 5445115.59, 409315.36000000034 5445075.720000001, 409303.66000000015 5445051.52, 409294.46999999974 5445027.779999999, 409290.25 5445007.460000001, 409288.6799999997 5444991.119999999, 409294.70999999996 5444964.619999999, 409297.9299999997 5444946.380000001, 409305.2999999998 5444917.07, 409316.9199999999 5444878.800000001, 409322.2400000002 5444852.720000001, 409328.1299999999 5444778.34, 409345.4500000002 5444716.5, 409304.45999999996 5444619.300000001, 409295.29000000004 5444578.84, 409284.28000000026 5444515.73, 409263.6799999997 5444485.33, 409247.3300000001 5444464.18, 409193.9299999997 5444417.34, 409164.5499999998 5444412.220000001, 409143.2599999998 5444336.77, 409143.8700000001 5444282.25, 409145.16000000015 5444194.220000001, 409112.79000000004 5444201.65, 409101.4900000002 5444149.640000001, 409078.86000000034 5444105.27, 408972.8300000001 5444026.16, 408911.76999999955 5444004.9399999995, 408831.8200000003 5443968.76, 408695.2999999998 5443912.65, 408694.5499999998 5443912.380000001, 408712.58999999985 5443870.130000001, 408713.2999999998 5443868.289999999, 408849.4000000004 5443922.800000001, 408884.8799999999 5443941.720000001, 408939.91000000015 5443955.24, 408972.1900000004 5443975.619999999, 408972.4000000004 5443979.98, 409088.75 5444023.779999999, 409099.73000000045 5444030.74, 409114.96999999974 5444061.17, 409120.73000000045 5444066.48, 409144.0599999996 5444091.23, 409170.2599999998 5444118.27, 409204.7599999998 5444159.029999999, 409185.3799999999 5444178.08, 409195.2000000002 5444220.92, 409194.8499999996 5444272.84, 409182.8499999996 5444299.9399999995, 409182.45999999996 5444330.68, 409202.0999999996 5444357.720000001, 409229.45999999996 5444390.800000001, 409296.28000000026 5444407.16, 409328.03000000026 5444486.84, 409333.46999999974 5444544.8100000005, 409335.8799999999 5444568.359999999, 409353.75 5444647.49, 409398.5599999996 5444703.83, 409407.36000000034 5444723.369999999, 409411.1299999999 5444741.890000001, 409410.9900000002 5444753.93, 409400.04000000004 5444783.949999999, 409387.7000000002 5444802.68, 409380.25 5444808.83, 409375.0800000001 5444813.34, 409364.13999999966 5444825.74, 409356.0800000001 5444834.880000001, 409350.96999999974 5444875.029999999, 409355.33999999985 5444915.5, 409359.6699999999 5444943.029999999, 409347.3700000001 5444977.42, 409346.5800000001 5444991.35, 409335.8200000003 5445013.539999999, 409351.01999999955 5445055.710000001, 409355.7000000002 5445063.01, 409403.3200000003 5445137.5600000005, 409409.6500000004 5445147.8100000005, 409410.0800000001 5445154.4, 409418.5599999996 5445158.68, 409431.63999999966 5445174.33, 409450.13999999966 5445198.07, 409458.91000000015 5445221.279999999, 409468.83999999985 5445244.380000001, 409481.63999999966 5445260.27, 409492.7599999998 5445270.27, 409511.5800000001 5445287.58, 409520.61000000034 5445297.300000001, 409531.23000000045 5445311.93, 409545.1799999997 5445328.720000001, 409551.5800000001 5445338.43, 409566.78000000026 5445361.98, 409584.1500000004 5445389.4, 409586.5499999998 5445395.800000001, 409587.8099999996 5445402.77, 409587.8099999996 5445410.66, 409587.2400000002 5445412.6, 409580.3799999999 5445410.199999999, 409579.1299999999 5445422.43, 409576.26999999955 5445453.289999999, 409569.63999999966 5445462.3100000005, 409544.5 5445497.52, 409520.95999999996 5445530.43, 409496.5 5445564.26, 409461.41000000015 5445613.279999999, 409451.83999999985 5445631.42, 409429.4299999997 5445672.029999999, 409409.5700000003 5445706.98, 409406.4199999999 5445726.27, 409400.5700000003 5445765.3100000005, 409414.5599999996 5445792.02, 409434.20999999996 5445820.130000001, 409450.78000000026 5445845.5, 409465.51999999955 5445871.67, 409472.3300000001 5445892, 409479.25 5445920.58, 409479.36000000034 5445955.779999999, 409477.7599999998 5445971.779999999, 409467.58999999985 5446004.24, 409445.1799999997 5446054.52, 409434.0999999996 5446071.67, 409425.2999999998 5446082.41, 409409.8700000001 5446099.3100000005, 409396.73000000045 5446111.550000001, 409380.16000000015 5446125.15, 409369.95999999996 5446134.59, 409350.8200000003 5446152.9, 409341.4199999999 5446158.970000001, 409333.2999999998 5446159.779999999, 409308.9500000002 5446145.32, 409291.88999999966 5446120.5600000005, 409361.38999999966 5446078.800000001, 409387.1900000004 5446058.5600000005, 409405.4900000002 5446040.289999999, 409420.0999999996 5446017.550000001, 409427.03000000026 5446005.82, 409430.6299999999 5445994.220000001, 409435.6699999999 5445972.220000001, 409436.13999999966 5445955.9399999995, 409434.0800000001 5445936.630000001, 409424.95999999996 5445893.029999999, 409418.46999999974 5445878.5, 409408.2000000002 5445861.550000001, 409365.03000000026 5445802.49, 409356.5700000003 5445784.720000001, 409350.04000000004 5445755.24, 409349.3499999996 5445737.9, 409354.63999999966 5445712.93, 409372.9199999999 5445647.369999999, 409382.0099999998 5445625.210000001, 409391.5 5445603.41, 409421.1200000001 5445562.880000001, 409480.78000000026 5445479.0600000005, 409502.4400000004 5445447.529999999, 409512.4500000002 5445429.77, 409517.79000000004 5445415.52, 409519.61000000034 5445400.859999999, 409517.0800000001 5445383.59, 409511.03000000026 5445370.9, 409500.36000000034 5445353.210000001, 409489.1200000001 5445340, 409477.28000000026 5445330.109999999, 409419.98000000045 5445287.5, 409346.6200000001 5445235.35, 409279.3300000001 5445173.550000001, 409231.86000000034 5445127.220000001, 409197.5599999996 5445110.1, 409170.9900000002 5445101.550000001, 409085 5445080.77, 409044.0800000001 5445073.52, 408976.95999999996 5445058.08, 408933.5999999996 5445050.01, 408907.2999999998 5445048.09, 408883.6200000001 5445047.1899999995, 408858.54000000004 5445048.550000001, 408819 5445048.27, 408780.1699999999 5445061.08, 408753.04000000004 5445066.59, 408726.9500000002 5445070.199999999, 408645.1500000004 5445071.039999999, 408602.1699999999 5445077.18, 408526.2000000002 5445094.779999999, 408500.1900000004 5445100.25, 408475.1699999999 5445102.720000001, 408400.51999999955 5445102.35, 408390.0499999998 5445047.9)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-070" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-070.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-070" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-070.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109570</v>
       </c>
       <c r="O2" s="3">
-        <v>46172.83299002914</v>
+        <v>46265.58860498257</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30894</v>
       </c>
       <c r="S2" s="3">
         <v>30894</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>