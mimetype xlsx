--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109506</v>
       </c>
       <c r="O2" s="3">
-        <v>46031.63127550745</v>
+        <v>46124.70255570382</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30712</v>
       </c>
       <c r="S2" s="3">
         <v>30712</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>