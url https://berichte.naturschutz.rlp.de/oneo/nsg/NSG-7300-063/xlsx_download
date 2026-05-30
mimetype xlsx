--- v1 (2026-04-12)
+++ v2 (2026-05-30)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109506</v>
       </c>
       <c r="O2" s="3">
-        <v>46124.70255570382</v>
+        <v>46172.46950407935</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30712</v>
       </c>
       <c r="S2" s="3">
         <v>30712</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>