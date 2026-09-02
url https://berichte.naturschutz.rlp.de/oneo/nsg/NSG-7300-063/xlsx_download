--- v2 (2026-05-30)
+++ v3 (2026-09-02)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Böllenwörth</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-063</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-063.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-063.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((462161.5499999998 5469167.039999999, 462356.5700000003 5469070.83, 462414.6500000004 5469001.26, 462469.0099999998 5469004.0600000005, 462493.0099999998 5469007.34, 462509.2999999998 5469005.960000001, 462545.7999999998 5468975.800000001, 462563.3200000003 5468950.76, 462590.3099999996 5468943.869999999, 462603.5 5468936.470000001, 462619.0800000001 5468919.25, 462638.88999999966 5468895.65, 462602.71999999974 5468867.050000001, 462608.7000000002 5468857.550000001, 462632.6799999997 5468848.380000001, 462827.3799999999 5468840.91, 462917.9500000002 5468852.789999999, 462922.0499999998 5468876.18, 463031.9400000004 5468902.789999999, 463294.6699999999 5468964.8100000005, 463488.1200000001 5468987.15, 463574.54000000004 5468967.91, 463579.5700000003 5468993.300000001, 463585.3099999996 5469031.17, 463607.91000000015 5469162.49, 463622.8099999996 5469252.33, 463628.71999999974 5469297.74, 463638.8700000001 5469383.18, 463647.73000000045 5469455.34, 463653.9000000004 5469514.890000001, 463660.0999999996 5469573.9399999995, 463661.8300000001 5469601.35, 463661.51999999955 5469606.66, 463664.0099999998 5469641.140000001, 463667.91000000015 5469691.84, 463670.5 5469761.800000001, 463673.5499999998 5469846.029999999, 463675.71999999974 5469917.24, 463678.53000000026 5469989.25, 463677.04000000004 5470117.65, 463675.33999999985 5470259.01, 463446.98000000045 5470236.3100000005, 463278.6699999999 5470219.0600000005, 463274.4500000002 5470255.869999999, 463267.1200000001 5470327.73, 463259.51999999955 5470399.35, 463240.4199999999 5470587.5600000005, 463216.63999999966 5470571.699999999, 463140.48000000045 5470523.01, 463040.46999999974 5470453.039999999, 462877.0700000003 5470286.369999999, 462824.1500000004 5470216.630000001, 462727.23000000045 5470088.1899999995, 462702.2000000002 5470054.130000001, 462505.9500000002 5469733.449999999, 462469.3200000003 5469673.92, 462363.3300000001 5469543.73, 462352.9400000004 5469535.140000001, 462461.0700000003 5469416.67, 462161.5499999998 5469167.039999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-063" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-063.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-063" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-063.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109506</v>
       </c>
       <c r="O2" s="3">
-        <v>46172.46950407935</v>
+        <v>46267.00563893604</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30712</v>
       </c>
       <c r="S2" s="3">
         <v>30712</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>