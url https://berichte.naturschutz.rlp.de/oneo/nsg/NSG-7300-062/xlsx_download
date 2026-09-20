--- v3 (2026-07-30)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wolfslöcher</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-062</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-062.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-062.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((397744.21999999974 5443271.130000001, 397744.5700000003 5443264.9399999995, 397749.4400000004 5443261.8100000005, 397779.6299999999 5443255.699999999, 397801.1200000001 5443253.66, 397826.88999999966 5443252.43, 397851.2400000002 5443253.869999999, 397857.1699999999 5443251.609999999, 397861.0499999998 5443246.9399999995, 397867.1799999997 5443238.17, 397868.0099999998 5443223.789999999, 397862.8499999996 5443210.4, 397846.21999999974 5443199.01, 397823.25 5443183.449999999, 397815.96999999974 5443174.18, 397820.7599999998 5443153.99, 397810.9299999997 5443136.24, 397798.3200000003 5443122.23, 397785.3099999996 5443101.710000001, 397785.48000000045 5443091.119999999, 397790.78000000026 5443076.5, 397809.0999999996 5443051.34, 397816.8200000003 5443042.73, 397820.0800000001 5443036.51, 397828.91000000015 5443010.73, 397830.26999999955 5442985.67, 397829.2599999998 5442949.1, 397824.79000000004 5442932.800000001, 397807.78000000026 5442896.710000001, 397799.4500000002 5442876.02, 397795.36000000034 5442839.720000001, 397797.4500000002 5442825.51, 397803.51999999955 5442815.27, 397819.1699999999 5442802.01, 397841.73000000045 5442788.609999999, 397877.04000000004 5442759.5600000005, 397917.8799999999 5442728.83, 397964.6299999999 5442695.07, 397997.5099999998 5442664.51, 398028.9199999999 5442640.18, 398038.41000000015 5442627.15, 398044.6299999999 5442609.99, 398129.04000000004 5442542.99, 398170.5700000003 5442509.24, 398193.9199999999 5442502.9, 398252.9299999997 5442485.27, 398302.46999999974 5442488.6, 398343.9900000002 5442508.57, 398386.45999999996 5442541.300000001, 398410.25 5442555.0600000005, 398510.3300000001 5442598.3100000005, 398615.2000000002 5442643.119999999, 398641.88999999966 5442644.050000001, 398662.51999999955 5442631.390000001, 398689.3499999996 5442622.16, 398718.70999999996 5442624.460000001, 398790.7000000002 5442656.16, 398854.4400000004 5442720.76, 398886.3499999996 5442739.17, 398929.9000000004 5442762.119999999, 398944.2400000002 5442770.470000001, 398973.2999999998 5442798.289999999, 398993.91000000015 5442811.640000001, 399027.0499999998 5442846.210000001, 399063.6699999999 5442879.76, 399079.58999999985 5442895.300000001, 399299.1799999997 5443215.550000001, 399166.41000000015 5443249.640000001, 399332.78000000026 5443314.220000001, 399411.38999999966 5443390.51, 399434.21999999974 5443428.279999999, 399499.83999999985 5443552.710000001, 399505.51999999955 5443576.470000001, 399513.3799999999 5443602.1899999995, 399491.3200000003 5443605.5, 399489.6299999999 5443601.220000001, 399468.0999999996 5443591.49, 399303.01999999955 5443521.380000001, 398972.1299999999 5443349.380000001, 398965.51999999955 5443350.220000001, 398872.0599999996 5443324.130000001, 398822.0999999996 5443325.01, 398736.8700000001 5443349.880000001, 398635.1500000004 5443389.9399999995, 398533.3799999999 5443377.619999999, 398426.0599999996 5443369, 398355.28000000026 5443401.210000001, 398252.4000000004 5443417.51, 398251.28000000026 5443411.59, 398131.08999999985 5443430.68, 397872.3499999996 5443344.43, 397866.3200000003 5443342.619999999, 397838.73000000045 5443325.619999999, 397803.96999999974 5443309.0600000005, 397761.96999999974 5443288.369999999, 397753.46999999974 5443281.9399999995, 397744.21999999974 5443271.130000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-062" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-062.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-062" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-062.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109568</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.68742453602</v>
+        <v>46285.68017353561</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30747</v>
       </c>
       <c r="S2" s="3">
         <v>30747</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>