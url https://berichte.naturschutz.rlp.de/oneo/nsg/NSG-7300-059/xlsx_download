--- v0 (2026-02-20)
+++ v1 (2026-04-13)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109449</v>
       </c>
       <c r="O2" s="3">
-        <v>46073.32432564349</v>
+        <v>46125.12641684175</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30593</v>
       </c>
       <c r="S2" s="3">
         <v>30593</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>