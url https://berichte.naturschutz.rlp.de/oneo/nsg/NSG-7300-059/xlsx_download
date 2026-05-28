--- v1 (2026-04-13)
+++ v2 (2026-05-28)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109449</v>
       </c>
       <c r="O2" s="3">
-        <v>46125.12641684175</v>
+        <v>46170.63121881428</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30593</v>
       </c>
       <c r="S2" s="3">
         <v>30593</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>