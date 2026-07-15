--- v2 (2026-05-28)
+++ v3 (2026-07-15)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109449</v>
       </c>
       <c r="O2" s="3">
-        <v>46170.63121881428</v>
+        <v>46218.02702848356</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30593</v>
       </c>
       <c r="S2" s="3">
         <v>30593</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>