--- v3 (2026-07-15)
+++ v4 (2026-08-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Karlstalschlucht</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-059</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-059.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-059.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((409425.46999999974 5467346.609999999, 409429.6900000004 5467347.52, 409438.0800000001 5467350.3100000005, 409462.79000000004 5467360.960000001, 409480.96999999974 5467369.800000001, 409492.8700000001 5467376.3100000005, 409503.08999999985 5467379.779999999, 409514.4299999997 5467379.32, 409521.2599999998 5467375.4399999995, 409525.4900000002 5467368.16, 409536.41000000015 5467343.6899999995, 409546.0499999998 5467319.789999999, 409558.29000000004 5467292.5600000005, 409561.86000000034 5467285.17, 409574 5467258.84, 409584.5499999998 5467238.01, 409600.7599999998 5467213.710000001, 409612.5800000001 5467198.77, 409632.2000000002 5467178.6, 409644.0499999998 5467164.699999999, 409653.33999999985 5467151.41, 409657.4199999999 5467143.48, 409661.33999999985 5467134.93, 409662.58999999985 5467127.380000001, 409662.46999999974 5467117.82, 409661.3700000001 5467109.6, 409661.1699999999 5467097.98, 409663.63999999966 5467088.58, 409668.5099999998 5467074.68, 409674.1200000001 5467056.49, 409677.13999999966 5467041.390000001, 409688.3200000003 5466991.0600000005, 409691.01999999955 5466980.869999999, 409695.9199999999 5466970.73, 409705.41000000015 5466956.130000001, 409712.1799999997 5466944.24, 409716.03000000026 5466930.640000001, 409716.9400000004 5466921.039999999, 409719.76999999955 5466888.109999999, 409726.8300000001 5466864.050000001, 409734.6500000004 5466848.26, 409742.83999999985 5466835.9399999995, 409750.91000000015 5466820.52, 409770.1799999997 5466792.779999999, 409785.98000000045 5466769.1899999995, 409810.01999999955 5466731.33, 409816.16000000015 5466719.300000001, 409820.3300000001 5466704.66, 409828.08999999985 5466681.41, 409831.48000000045 5466675.58, 409844.3200000003 5466655.43, 409848.70999999996 5466646.16, 409854.63999999966 5466634.35, 409858.7599999998 5466628.390000001, 409863.41000000015 5466623.34, 409868.4500000002 5466620.039999999, 409879.3200000003 5466612.58, 409890.46999999974 5466606.960000001, 409902.8499999996 5466601.1, 409940.5 5466585.960000001, 409948.7400000002 5466582.630000001, 409960.4000000004 5466579.6899999995, 409969.23000000045 5466578.1, 409980.98000000045 5466577.01, 410018.38999999966 5466574.18, 410041.28000000026 5466572.4399999995, 410059.28000000026 5466572.970000001, 410069.58999999985 5466571.9399999995, 410077.9500000002 5466569.119999999, 410088.5099999998 5466564.359999999, 410096.04000000004 5466561.16, 410115.61000000034 5466554.390000001, 410108.2999999998 5466578.460000001, 410099.16000000015 5466587.119999999, 410074.46999999974 5466608.85, 410056.48000000045 5466618.5, 410033.0700000003 5466622.33, 410015.48000000045 5466625.18, 409991.5999999996 5466632.08, 409988.3300000001 5466633.039999999, 409979.78000000026 5466634.199999999, 409965.4900000002 5466632.789999999, 409960.63999999966 5466633.390000001, 409952.6500000004 5466636.359999999, 409940.11000000034 5466637.02, 409933.5800000001 5466626.859999999, 409919.0700000003 5466636.210000001, 409918.01999999955 5466634.76, 409912.83999999985 5466637.609999999, 409913.7400000002 5466639.5600000005, 409907 5466644.789999999, 409900.11000000034 5466656.5600000005, 409897.66000000015 5466665.59, 409900.8700000001 5466667.279999999, 409918.53000000026 5466678.82, 409910.9400000004 5466733.550000001, 409899.1200000001 5466762.720000001, 409881.4900000002 5466791.449999999, 409850.2400000002 5466827.18, 409840.5 5466844.4399999995, 409833 5466861.6899999995, 409828.73000000045 5466878.9, 409813.4000000004 5466942.6899999995, 409805.9900000002 5466970.869999999, 409800.6500000004 5467002.67, 409787.20999999996 5467068.380000001, 409793.6699999999 5467081.02, 409799.21999999974 5467091.550000001, 409794.9000000004 5467113.970000001, 409795.5099999998 5467129.33, 409796.1200000001 5467153.130000001, 409795.8700000001 5467157.1899999995, 409794.2999999998 5467163.710000001, 409791.95999999996 5467171.24, 409789.2599999998 5467178.289999999, 409777.13999999966 5467204, 409764.7000000002 5467228.15, 409751.1500000004 5467251.4399999995, 409732.2999999998 5467295.4399999995, 409722.03000000026 5467319.84, 409715.3499999996 5467338.960000001, 409714.13999999966 5467344.050000001, 409700.76999999955 5467392.470000001, 409692.1299999999 5467424.9, 409688.7000000002 5467436.359999999, 409680.6500000004 5467454.550000001, 409669.21999999974 5467474.859999999, 409662.11000000034 5467485.279999999, 409647.0999999996 5467510.359999999, 409644.1900000004 5467517.220000001, 409638.0099999998 5467543.210000001, 409659.2999999998 5467554.880000001, 409651.0599999996 5467581.5600000005, 409605.25 5467576.539999999, 409569.5499999998 5467567.220000001, 409553.3799999999 5467559.25, 409536.6900000004 5467529.640000001, 409529.79000000004 5467521.779999999, 409519.5599999996 5467511.33, 409508.6299999999 5467503.23, 409501.46999999974 5467485.68, 409496.5099999998 5467451.77, 409507.51999999955 5467449, 409483.6200000001 5467429.92, 409425.46999999974 5467346.609999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-059" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-059.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-059" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-059.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109449</v>
       </c>
       <c r="O2" s="3">
-        <v>46218.02702848356</v>
+        <v>46263.42244683106</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30593</v>
       </c>
       <c r="S2" s="3">
         <v>30593</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>