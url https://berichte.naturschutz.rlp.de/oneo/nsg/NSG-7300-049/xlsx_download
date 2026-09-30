--- v4 (2026-07-27)
+++ v5 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Prinz-Karl-Wörth</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-049</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-049.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-049.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((462580.78000000026 5476813.4399999995, 462614.21999999974 5476802.57, 462655.26999999955 5476793.02, 462710.3499999996 5476788.4399999995, 462739.70999999996 5476784.07, 462768.46999999974 5476775.539999999, 462806.48000000045 5476771.27, 462868.25 5476751.26, 462904.53000000026 5476662.029999999, 462904.23000000045 5476602.99, 462902.29000000004 5476579.83, 462876.48000000045 5476582.470000001, 462822.6299999999 5476588.57, 462801.4900000002 5476590.800000001, 462799.1500000004 5476564.6899999995, 462783.61000000034 5476567.630000001, 462780.7599999998 5476544.77, 462818.76999999955 5476531.76, 462841.23000000045 5476524.140000001, 462825.98000000045 5476514.6, 462801.0800000001 5476510.23, 462882.78000000026 5476510.93, 462967.4299999997 5476511.130000001, 462980.4299999997 5476509.109999999, 462996.1799999997 5476506.67, 463037.5499999998 5476496.199999999, 463066.2000000002 5476483.9, 463103.6900000004 5476459.619999999, 463131.9400000004 5476444.98, 463178.9900000002 5476431.16, 463233.7599999998 5476420.09, 463296.1500000004 5476406.869999999, 463315.3499999996 5476403.119999999, 463322.98000000045 5476411.85, 463341.26999999955 5476406.27, 463351.3300000001 5476392.25, 463389.63999999966 5476380.25, 463481.9900000002 5476351.949999999, 463513.70999999996 5476337.369999999, 463569.08999999985 5476308.300000001, 463637.28000000026 5476271.42, 463836.3300000001 5476163.6, 463888.98000000045 5476156.08, 463914.9299999997 5476151.98, 463913.36000000034 5476172.640000001, 463967.3099999996 5476149.99, 463968.54000000004 5476145.42, 463970.0599999996 5476153.4399999995, 463988.4500000002 5476151.91, 463995.8700000001 5476148.0600000005, 464007.0499999998 5476139.210000001, 464027.5700000003 5476122.859999999, 464061.16000000015 5476098.84, 464136.13999999966 5476071.57, 464146.3499999996 5476058.6, 464152.7000000002 5476058.050000001, 464165.45999999996 5476070.24, 464141.75 5476133.800000001, 464126.51999999955 5476165.720000001, 464103.20999999996 5476213.8100000005, 464083.9000000004 5476247.779999999, 464067.01999999955 5476275.33, 464045.0099999998 5476309.27, 464016.79000000004 5476348.02, 463982.75 5476391.33, 463981.9500000002 5476386.619999999, 463947.0700000003 5476396.289999999, 463797.6299999999 5476455.76, 463710.4299999997 5476492.720000001, 463652.6799999997 5476516.720000001, 463597.1500000004 5476539.1899999995, 463545.28000000026 5476565.65, 463490.46999999974 5476606.27, 463312.70999999996 5476741.51, 463233.6299999999 5476753.699999999, 463140.3200000003 5476767.02, 463047 5476778.67, 462951.41000000015 5476788.5600000005, 462857.9400000004 5476796.6899999995, 462764.8099999996 5476804.02, 462670.7400000002 5476810.210000001, 462580.78000000026 5476813.4399999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-049" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-049.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-049" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-049.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109505</v>
       </c>
       <c r="O2" s="3">
-        <v>46230.94890215397</v>
+        <v>46295.7641486681</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30481</v>
       </c>
       <c r="S2" s="3">
         <v>30481</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>