--- v3 (2026-06-08)
+++ v4 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Gräberfeld bei Dannstadt (Erweiterung)</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-044</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-044.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-044.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((452822.28000000026 5472872.34, 452855.7400000002 5472841.23, 452921.3700000001 5472781.98, 452938.95999999996 5472801.41, 452993.1699999999 5472861.449999999, 453000.5800000001 5472863.699999999, 453024.78000000026 5472859.470000001, 453077.0099999998 5472839.23, 453088.91000000015 5472825.23, 453202.9400000004 5472947.91, 453177.0999999996 5472977.5600000005, 453191.1900000004 5472990.029999999, 453116.5 5473048.279999999, 453056.9299999997 5473107.57, 453050.7599999998 5473112.85, 453051.2000000002 5473107.57, 452835.4900000002 5472878.210000001, 452829.6200000001 5472877.77, 452822.28000000026 5472872.34)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-044" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-044.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-044" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-044.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109503</v>
       </c>
       <c r="O2" s="3">
-        <v>46181.8338979264</v>
+        <v>46295.04320371418</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30292</v>
       </c>
       <c r="S2" s="3">
         <v>30292</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>