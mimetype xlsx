--- v3 (2026-07-31)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Laubenheimer-Bodenheimer Ried</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-039</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-039.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-039.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((451405 5532666.57, 451405.94000000134 5532665.620000001, 451416.6299999999 5532655.850000001, 451453.1500000003 5532624.490000001, 451460.95999999996 5532617.800000001, 451467.8100000005 5532611.89, 451505.8899999996 5532579.210000002, 451635.3500000004 5532467.7299999995, 451635.96999999974 5532467.510000001, 451651.5 5532435.210000002, 451647.4400000014 5532433.249999999, 451611.4900000002 5532462.409999998, 451610.8399999999 5532462.929999998, 451535.0200000005 5532524.420000001, 451514.5000000019 5532541.069999999, 451493.26999999944 5532558.269999999, 451460.17000000086 5532585.119999998, 451445.88000000175 5532596.710000004, 451431.28000000125 5532608.539999999, 451402.3100000015 5532632.059999998, 451389.0400000011 5532642.8, 451377.5600000005 5532651.7299999995, 451368.72000000055 5532658.2299999995, 451337.30999999965 5532681.330000003, 451311.71 5532700.180000002, 451298.0500000006 5532710.239999999, 451292.69000000134 5532714.590000003, 451261.00999999983 5532740.430000001, 451239.7400000021 5532757.7700000005, 451217.29000000196 5532776.079999999, 451197.08000000106 5532792.549999999, 451182.94000000134 5532803.740000003, 451179.72000000067 5532806.700000001, 451169.42000000086 5532816.558000001, 451135.42400000064 5532856.554000001, 451121.23000000045 5532873.248000003, 451095.88100000005 5532905.775000001, 451070.18099999987 5532939.853000003, 451064.5730000018 5532947.290000002, 451056.5669999998 5532951.608000004, 450972.63999999966 5532956.407000002, 450967.3220000025 5532951.669000003, 450958.126000002 5532791.747000001, 450957.27000000054 5532777.740000003, 450955.7599999998 5532750.8900000015, 450954.42000000086 5532728.06, 450953.64000000054 5532714.850000001, 450950.7100000009 5532664.999999998, 450953.3100000006 5532612.160000001, 451011.2000000011 5532478.160000001, 451015.0499999998 5532470.07, 450995.80000000075 5532460.910000004, 450994.01999999955 5532454.550000002, 450998.67000000074 5532447.52, 451027.7999999999 5532403.71, 451029.7400000003 5532400.769999998, 451032.01999999955 5532397.349999999, 451039.71999999986 5532385.7700000005, 451048.17000000086 5532373.059999997, 451050.7000000011 5532369.250000002, 451065.12999999995 5532347.53, 451068.0500000008 5532343.129999998, 451081.6400000007 5532322.690000001, 451086.4000000013 5532315.5200000005, 451096.83000000095 5532299.830000001, 451099.51999999955 5532295.789999999, 451124.9800000014 5532257.46, 451127.43000000063 5532253.78, 451130.42000000173 5532249.289999999, 451144.6999999992 5532227.789999998, 451149.9200000007 5532219.9399999995, 451155.1200000001 5532212.12, 451161.8800000018 5532201.930000001, 451158.1600000002 5532200.220000001, 451149.3500000014 5532197.269999999, 451145.4700000006 5532195.820000001, 451091.8600000004 5532276.530000003, 451087.5999999997 5532282.94, 451083.2999999988 5532289.410000001, 451078.5499999998 5532296.5699999975, 451056.9400000022 5532329.079999999, 451046.4000000013 5532344.960000002, 451014.12 5532393.570000001, 450981.3799999999 5532442.829999999, 450978.8499999996 5532446.669999999, 450975.5999999997 5532451.449999998, 450975.2000000012 5532452.019999998, 450973.370000001 5532455.019999998, 450977.1500000004 5532456.44, 450952.10999999935 5532456.659999998, 450947.4000000004 5532456.680000002, 450929.01000000164 5532485.56, 450914.84999999974 5532507.820000002, 450876.92000000086 5532567.420000001, 450855.25999999983 5532611.86, 450846.8900000006 5532629.029999998, 450840.50000000093 5532642.119999999, 450827.42999999877 5532668.950000001, 450826.4800000012 5532670.89, 450812.92000000086 5532743.269999999, 450811.7200000006 5532749.600000002, 450810.26000000065 5532757.370000003, 450805.9300000016 5532770.16, 450803.3400000007 5532777.82, 450801.1500000004 5532784.309999998, 450791.3100000006 5532813.359999998, 450780.33000000194 5532845.74, 450779.74000000115 5532848.219999998, 450766.81000000145 5532901.82, 450763.99000000017 5532913.47, 450758.61000000034 5532935.79, 450750.75000000093 5532968.3900000015, 450746.0999999997 5532970.8, 450662.6100000012 5532936.269999999, 450649.2900000001 5532930.799999998, 450611.3499999997 5532915.120000002, 450609.3200000003 5532918.629999998, 450605.2600000007 5532925.61, 450601.2800000003 5532927.579999999, 450489.7500000019 5532983.259999999, 450491.21000000084 5532990.299999999, 450493.19000000134 5532999.81, 450503.4100000011 5533049.419999998, 450756.9170000022 5533028.149000001, 450760.9649999999 5533027.699000001, 450762.93269932544 5533045.37108998, 450764.2325103255 5533057.044813023, 450766.40206121653 5533076.52975063, 450767.64367355406 5533087.680786082, 450768.05106420163 5533091.339599236, 450768.87880575843 5533098.773622866, 450770.0620000009 5533109.399999999, 450770.4979999997 5533114.318000002, 450772.60796990065 5533124.272495213, 450774.52376889717 5533133.310923654, 450778.2789444933 5533151.027232077, 450779.29051430617 5533155.7996541215, 450785.7437915243 5533186.245167679, 450793.1695541749 5533221.278709521, 450796.0741709015 5533234.982219371, 450798.3038256299 5533245.5013681725, 450805.06299535366 5533277.390032876, 450808.1936693769 5533292.160044325, 450811.32199999975 5533306.919, 450811.6762438323 5533319.145249064, 450812.30522147845 5533340.853566015, 450814.28229457693 5533409.089583002, 450815.5124754748 5533451.433359152, 450815.94000000035 5533466.17, 450816.2800000003 5533478.06, 450820.16000000015 5533588.08, 450829.580000002 5533707.690000003, 450831.3099999996 5533729.780000001, 450837.80999999965 5533823.079999998, 450840.6100000004 5533930.280000002, 450840.910000002 5533941.269999999, 450841.0700000003 5533947.100000001, 450853 5533947.990000002, 450895.8100000005 5533952.059999998, 450956.1700000008 5533957.789999999, 450991.5200000005 5533961.13, 451011.91000000015 5533963.080000001, 451015.1100000004 5533963.380000001, 451018.8099999996 5533963.730000001, 451019.56000000046 5533974.379999997, 451020.910000001 5533991.400000001, 451021.8499999997 5534005.409999999, 451022.47000000067 5534011.339999999, 451025.4599999999 5534011.100000002, 451043.4500000002 5534009.68, 451051.2500000009 5534021.210000001, 451054.2100000009 5534025.569999999, 451099.13000000076 5534030.759999999, 451108.0600000005 5534031.799999999, 451114.0900000007 5534032.490000001, 451119.0700000013 5534033.059999999, 451124 5534033.6400000015, 451129.22000000067 5534034.25, 451150.4100000002 5534036.71, 451182.1900000004 5534040.39, 451246.8800000008 5534047.900000001, 451250.25000000186 5534052.289999999, 451254.0600000006 5534052.979999999, 451256.82000000123 5534034.120000001, 451270.9800000005 5533937.260000001, 451277.0400000001 5533895.81, 451278.8100000006 5533871.899999999, 451279.5300000003 5533862.169999999, 451279.8499999996 5533857.759999998, 451285.01999999955 5533829.13, 451287.3500000015 5533816.250000001, 451290.10000000056 5533800.969999999, 451294.53000000026 5533776.549999997, 451305.4100000011 5533716.259999999, 451310.750000001 5533686.740000001, 451313.06000000046 5533673.900000003, 451308.790000001 5533675.219999995, 451304.44000000134 5533676.58, 451176.83999999886 5533716.280000002, 451173.7200000016 5533713.519999999, 451176.9500000011 5533695.290000003, 451180.9000000004 5533673.030000001, 451184.8500000006 5533650.820000001, 451188.0500000008 5533632.800000002, 451188.7900000011 5533628.600000001, 451192.75000000186 5533606.300000001, 451197.3800000009 5533580.219999997, 451198.3399999999 5533574.820000002, 451199.93000000063 5533565.809999998, 451201.53000000125 5533556.79, 451204.7400000012 5533538.7700000005, 451207.9400000023 5533520.750000002, 451211.14000000065 5533502.729999999, 451213.0899999998 5533491.690000001, 451217.0999999997 5533485.609999999, 451252.08000000013 5533461.980000001, 451259.39000000147 5533459.679999999, 451272.88999999966 5533459.430000001, 451336.79000000097 5533457.770000002, 451343.49000000017 5533458.110000001, 451347.46 5533458.039999998, 451351.50000000093 5533457.969999998, 451352.92999999877 5533449.919999999, 451366.88999999966 5533371.27, 451371.50999999983 5533345.280000002, 451375.3400000017 5533321.379999998, 451385.4000000023 5533266.9799999995, 451409.85000000056 5533268.070000001, 451573.99000000115 5533275.339999999, 451577.5700000013 5533253.699999997, 451578.38999999966 5533248.760000003, 451582.3600000013 5533248.949999998, 451582.28000000113 5533246.01, 451582.48000000045 5533245.600000002, 451582.7900000009 5533245.009999998, 451594.7400000002 5533134.54, 451631.41000000015 5533079.730000001, 451637.32000000036 5533077.960000004, 451639.3099999996 5533074.480000001, 451637.67000000086 5533069.480000002, 451646.0900000008 5533055.1800000025, 451648.5200000004 5533051.049999999, 451650.76000000077 5533047.260000002, 451666.90000000043 5533019.880000001, 451678.46999999974 5533000.249999997, 451681.61000000034 5532994.910000001, 451686.9000000013 5532985.960000004, 451689.1800000005 5532982.089999999, 451702.83000000106 5532958.929999999, 451709.14000000054 5532948.249999999, 451717.089999999 5532934.73, 451723.29 5532924.2299999995, 451744.0499999999 5532889.03, 451751.8700000011 5532875.759999998, 451756.4300000005 5532868.010000001, 451764.5500000006 5532854.239999998, 451776.16999999975 5532834.52, 451778.7100000009 5532830.249999999, 451655.48000000144 5532778.139999999, 451654.05999999953 5532777.469999998, 451651.7999999998 5532776.569999998, 451647.1500000002 5532777.259999999, 451644.36000000127 5532773.370000003, 451645.5499999998 5532772.1400000015, 451646.4500000011 5532770.669999999, 451638.1500000013 5532766.219999998, 451613.2100000019 5532754.359999999, 451612.3900000014 5532763.710000002, 451610.2600000007 5532783.09, 451595.40000000136 5532910.199999999, 451594.95000000007 5532918.329999999, 451589.4400000004 5532923.590000001, 451536.16000000003 5532926.71, 451521.4300000007 5532927.569999998, 451434.6800000007 5532932.650000001, 451425.5599999996 5532937.489999999, 451401.8399999999 5532953.17, 451397.42999999976 5532956.089999999, 451375.16000000003 5532970.810000001, 451372.32000000123 5532972.680000001, 451366.6300000008 5532976.44, 451362.10000000056 5532979.440000001, 451350.65000000125 5532987.01, 451336.29000000004 5532996.510000001, 451317.9800000023 5533008.620000003, 451271.34000000084 5533039.46, 451270.3000000017 5533040.139999999, 451249.9200000008 5533053.620000002, 451219.79999999993 5533073.539999999, 451214.29000000004 5533077.190000002, 451205.1299999999 5533080.29, 451137.7400000011 5533084.150000003, 451069.53000000026 5533087.36, 451067.4299999997 5533088.170000001, 451062.7500000008 5533083.509999998, 451065.4900000012 5533049.879999999, 451068.43000000063 5533013.959999999, 451072.1299999999 5533005.1400000015, 451073.12 5533003.979999997, 451094.04000000196 5532979.690000004, 451108.17 5532963.259999998, 451108.9000000013 5532962.429999998, 451141.250000001 5532924.8100000005, 451152.07000000123 5532912.240000003, 451153.82000000123 5532909.97, 451163.01999999955 5532898.030000003, 451170.33999999985 5532888.489999999, 451173.25000000006 5532884.73, 451176.90000000224 5532879.99, 451178.6900000004 5532877.649999997, 451192.96 5532859.12, 451195.7900000019 5532855.440000002, 451210.61000000034 5532836.179999999, 451220.06000000145 5532825.6099999985, 451247.3600000013 5532797.409999998, 451252.5700000021 5532792.030000001, 451274.9200000018 5532768.919999997, 451361.9700000007 5532710.6499999985, 451405 5532666.57)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-039" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-039.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-039" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-039.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109368</v>
       </c>
       <c r="O2" s="3">
-        <v>46234.25434372092</v>
+        <v>46285.33122040475</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30012</v>
       </c>
       <c r="S2" s="3">
         <v>30012</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>