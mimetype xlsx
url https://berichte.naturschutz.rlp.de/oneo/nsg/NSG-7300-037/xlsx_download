--- v3 (2026-08-03)
+++ v4 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Haderwiese</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-037</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-037.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-037.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((454811.04000000004 5466472.949999999, 454918.95999999996 5466465.220000001, 454903.5999999996 5466401.66, 454860.5599999996 5466224.25, 454861.5 5466221.300000001, 454867.5800000001 5466221.32, 454869.03000000026 5466224.17, 454891.1699999999 5466224.23, 454898.96999999974 5466223.57, 454910.7000000002 5466224.23, 454942.46999999974 5466220.26, 454943.1900000004 5466215.82, 454949.20999999996 5466214.5, 454976.3499999996 5466204.949999999, 454998.29000000004 5466250.01, 455006.0099999998 5466275.619999999, 454999.78000000026 5466341.880000001, 454999.79000000004 5466355.380000001, 455003.66000000015 5466386.17, 455011.45999999996 5466409.16, 455046.1900000004 5466477.630000001, 455049.53000000026 5466475.109999999, 455065.0700000003 5466519.74, 455067.2000000002 5466530.109999999, 455082.04000000004 5466600.5600000005, 455111.3300000001 5466738.3100000005, 455093.6200000001 5466782.01, 455138.1900000004 5466931.32, 455163.0800000001 5466995.029999999, 455175.9000000004 5467011.1899999995, 455205.6500000004 5467022.029999999, 455243.0099999998 5467032.199999999, 455308.46999999974 5467041.24, 455397.20999999996 5467033.880000001, 455438.54000000004 5467108.4399999995, 455386.2400000002 5467124.01, 455317.3200000003 5467144.08, 455301.28000000026 5467133.34, 455247.7999999998 5467122.630000001, 455108.38999999966 5467093.390000001, 455037.28000000026 5466988.52, 454981.6200000001 5466952.9, 454913.26999999955 5466907.859999999, 454874.70999999996 5466882.93, 454867.9400000004 5466835.699999999, 454846.3499999996 5466698.710000001, 454835.7999999998 5466629.67, 454811.04000000004 5466472.949999999)), ((454698.2400000002 5466015.050000001, 454821.0999999996 5465923.91, 454905.0499999998 5466052.08, 454942.1500000004 5466110.27, 454984.23000000045 5466182.710000001, 454979.26999999955 5466185.26, 454958.46999999974 5466194.550000001, 454937.2599999998 5466199.890000001, 454901.88999999966 5466205.67, 454874.01999999955 5466206.82, 454838.63999999966 5466205.539999999, 454768.4400000004 5466110.16, 454698.2400000002 5466015.050000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-037" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-037.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-037" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-037.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109501</v>
       </c>
       <c r="O2" s="3">
-        <v>46237.49824225134</v>
+        <v>46323.99234275438</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29963</v>
       </c>
       <c r="S2" s="3">
         <v>29963</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>