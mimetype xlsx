--- v1 (2026-02-24)
+++ v2 (2026-04-13)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109499</v>
       </c>
       <c r="O2" s="3">
-        <v>46077.60158378378</v>
+        <v>46125.12899215656</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29963</v>
       </c>
       <c r="S2" s="3">
         <v>29963</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>