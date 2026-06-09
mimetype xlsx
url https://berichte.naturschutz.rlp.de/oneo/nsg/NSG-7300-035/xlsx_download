--- v2 (2026-04-13)
+++ v3 (2026-06-09)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109499</v>
       </c>
       <c r="O2" s="3">
-        <v>46125.12899215656</v>
+        <v>46182.06449501379</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29963</v>
       </c>
       <c r="S2" s="3">
         <v>29963</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>