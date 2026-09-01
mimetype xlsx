--- v3 (2026-06-09)
+++ v4 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Neue Wiese-Wasserlacher Hecke</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-035</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-035.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-035.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((453155.5999999996 5466986.27, 453236.3499999996 5466874.3100000005, 453299.58999999985 5466927.619999999, 453314.46999999974 5466935.76, 453332.28000000026 5466917.859999999, 453513.0499999998 5467025.51, 453602.83999999985 5467077.630000001, 453707 5467138.710000001, 453726.7999999998 5467150.880000001, 453735.28000000026 5467137.85, 453787.0099999998 5467171.119999999, 453819.36000000034 5467192.859999999, 453864.3099999996 5467221.890000001, 453902.6900000004 5467155.800000001, 453988.48000000045 5467213.91, 454024.41000000015 5467238.949999999, 454079.9299999997 5467274.4399999995, 454123.45999999996 5467304.460000001, 454175.54000000004 5467339.83, 454104.33999999985 5467455.779999999, 454046.46999999974 5467404.369999999, 453946.98000000045 5467401.039999999, 453919.79000000004 5467399.34, 453823.1699999999 5467361.77, 453758.5 5467339.210000001, 453703.3700000001 5467320.109999999, 453660.95999999996 5467391.390000001, 453580.4199999999 5467365.609999999, 453558.45999999996 5467315.82, 453509.76999999955 5467289.17, 453449.54000000004 5467248.3100000005, 453432.2400000002 5467232.32, 453364.0999999996 5467172.460000001, 453235.9900000002 5467058.220000001, 453177.1799999997 5467006.710000001, 453155.5999999996 5466986.27)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-035" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-035.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-035" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-035.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109499</v>
       </c>
       <c r="O2" s="3">
-        <v>46182.06449501379</v>
+        <v>46266.23896250359</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29963</v>
       </c>
       <c r="S2" s="3">
         <v>29963</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>