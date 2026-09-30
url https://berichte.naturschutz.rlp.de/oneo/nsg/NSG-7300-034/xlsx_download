--- v3 (2026-07-28)
+++ v4 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eulenhald-Ungertal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-034</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-034.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-034.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((422156.54000000004 5473839.6, 422321.4500000002 5473694.359999999, 422383.2999999998 5473639.24, 422486.4000000004 5473629.83, 422486.4299999997 5473629.9, 422486.5099999998 5473629.84, 422493.1299999999 5473638.82, 422506.7599999998 5473651.890000001, 422518.4299999997 5473657.789999999, 422527.53000000026 5473661.9, 422547.4900000002 5473671.43, 422557.95999999996 5473674.9, 422579.7999999998 5473680.529999999, 422592.2599999998 5473681.4399999995, 422609.6299999999 5473682.18, 422629.8799999999 5473681.57, 422665.6200000001 5473676.83, 422691.8099999996 5473674.43, 422704.21999999974 5473674.039999999, 422721.71999999974 5473673.289999999, 422729.61000000034 5473674.18, 422738.6799999997 5473675.01, 422747.7599999998 5473676.789999999, 422757.3799999999 5473679.09, 422764.3200000003 5473681.09, 422770.5999999996 5473684.119999999, 422775.38999999966 5473687.109999999, 422781.54000000004 5473691.74, 422787.08999999985 5473697.43, 422795.3499999996 5473691.83, 422797.08999999985 5473683.390000001, 422802.4900000002 5473689.390000001, 422804.61000000034 5473692.880000001, 422805.38999999966 5473695.890000001, 422805.9400000004 5473699.58, 422805.79000000004 5473702.5, 422805.3099999996 5473710.449999999, 422804.1799999997 5473715.390000001, 422802.11000000034 5473723.15, 422799.0800000001 5473730.279999999, 422795.70999999996 5473735.3100000005, 422787.53000000026 5473745.83, 422773.8700000001 5473763.24, 422759.63999999966 5473781.41, 422758.63999999966 5473782.220000001, 422758.6699999999 5473782.619999999, 422756.23000000045 5473784.4399999995, 422749.8200000003 5473793.029999999, 422747.33999999985 5473797.09, 422744.16000000015 5473803.57, 422738.61000000034 5473817.289999999, 422732.76999999955 5473829.960000001, 422729.8300000001 5473835.9, 422727.7000000002 5473842.33, 422727.03000000026 5473845.539999999, 422723.3200000003 5473858.65, 422721.88999999966 5473865.73, 422719.54000000004 5473873.5, 422716.7999999998 5473877.58, 422712.21999999974 5473882.26, 422708.9000000004 5473885.300000001, 422704.0499999998 5473889.73, 422701.4900000002 5473891.949999999, 422699.4500000002 5473893.880000001, 422696.1699999999 5473897.98, 422692.38999999966 5473902.619999999, 422685.8300000001 5473910.83, 422681.78000000026 5473915.23, 422678.21999999974 5473919.07, 422674.16000000015 5473923.460000001, 422671.9000000004 5473926.460000001, 422669.98000000045 5473931.57, 422668.0099999998 5473938.4, 422665.9299999997 5473946.16, 422665.9900000002 5473954.09, 422665.36000000034 5473964.970000001, 422666.41000000015 5473971.539999999, 422668.79000000004 5473978.0600000005, 422671.7599999998 5473985.880000001, 422678.5999999996 5473998.3100000005, 422686.3700000001 5474010.84, 422689.8200000003 5474017.58, 422693.2999999998 5474025.380000001, 422696.1799999997 5474031.09, 422698.8300000001 5474037.869999999, 422700.70999999996 5474045.199999999, 422704.6500000004 5474057.75, 422706.46999999974 5474063.77, 422710.71999999974 5474080.66, 422712.41000000015 5474089.859999999, 422714.5 5474102.48, 422712.33999999985 5474108.130000001, 422711.48000000045 5474112.92, 422711.63999999966 5474116.890000001, 422714.1699999999 5474127.640000001, 422714.7000000002 5474133.970000001, 422714.4299999997 5474140.59, 422714.8700000001 5474145.07, 422715.6799999997 5474152.18, 422716.9900000002 5474158.48, 422716.8700000001 5474161.93, 422714.6299999999 5474165.73, 422711.4400000004 5474171.68, 422710.5700000003 5474176.470000001, 422709.2599999998 5474190.289999999, 422689.8799999999 5474187.51, 422689.8700000001 5474187.550000001, 422638.0800000001 5474176.119999999, 422610.5700000003 5474153.27, 422601.88999999966 5474147.779999999, 422478.8700000001 5474025.789999999, 422425.4400000004 5473989.93, 422277.70999999996 5473998.32, 422156.54000000004 5473839.6)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109447</v>
       </c>
       <c r="O2" s="3">
-        <v>46231.62766861126</v>
+        <v>46295.89360188874</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29872</v>
       </c>
       <c r="S2" s="3">
         <v>29872</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>