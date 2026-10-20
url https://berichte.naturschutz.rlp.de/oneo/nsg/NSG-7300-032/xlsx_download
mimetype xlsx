--- v2 (2026-07-20)
+++ v3 (2026-10-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eschdell</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-032</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-032.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-032.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((422030.4400000004 5498556.720000001, 422030.1699999999 5498545.5600000005, 422064.45999999996 5498498.93, 422074.04000000004 5498489.09, 422085.8700000001 5498484.48, 422098.9900000002 5498486.59, 422133.6799999997 5498515.09, 422147.5999999996 5498526.25, 422158.3700000001 5498530.720000001, 422170.83999999985 5498531.24, 422182.54000000004 5498528.869999999, 422202.3700000001 5498520.34, 422252.8099999996 5498497.09, 422277.11000000034 5498487.24, 422299.4400000004 5498477, 422303.5099999998 5498477.52, 422306.9299999997 5498482.65, 422304.9500000002 5498490.789999999, 422301.28000000026 5498500.51, 422290.6299999999 5498516.01, 422284.45999999996 5498529.279999999, 422283.3300000001 5498553.34, 422280.7599999998 5498556.710000001, 422241.28000000026 5498603.130000001, 422226.5999999996 5498623.76, 422219.86000000034 5498641.609999999, 422219.0599999996 5498651.720000001, 422220.0499999998 5498662.640000001, 422222.03000000026 5498670.77, 422226 5498683.07, 422232.9500000002 5498698.93, 422248.61000000034 5498720.75, 422255.9500000002 5498737.220000001, 422274.0800000001 5498778.4399999995, 422276.0499999998 5498782.91, 422280.5099999998 5498788.550000001, 422286.04000000004 5498792.1, 422293 5498795.91, 422301.7999999998 5498799.33, 422319.9199999999 5498805.23, 422336.0800000001 5498808.65, 422334.76999999955 5498832.949999999, 422314.9299999997 5498906.380000001, 422266.0599999996 5498899.68, 422230.33999999985 5498887.07, 422211.41000000015 5498881.609999999, 422203.1500000004 5498879.710000001, 422191.0700000003 5498879.18, 422179.11000000034 5498881.8100000005, 422169.9199999999 5498889.6899999995, 422165.98000000045 5498901.119999999, 422164.41000000015 5498913.34, 422164.26999999955 5498931.470000001, 422165.58999999985 5498950.51, 422161.25 5498951.16, 422152.3200000003 5498950.25, 422141.5499999998 5498945.91, 422135.11000000034 5498937.77, 422077.83999999985 5498740.609999999, 422030.4400000004 5498556.720000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-032" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-032.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-032" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-032.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109423</v>
       </c>
       <c r="O2" s="3">
-        <v>46223.94571754277</v>
+        <v>46315.03825661016</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29872</v>
       </c>
       <c r="S2" s="3">
         <v>29872</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>