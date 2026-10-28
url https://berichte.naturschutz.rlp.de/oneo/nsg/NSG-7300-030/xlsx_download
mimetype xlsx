--- v2 (2026-07-30)
+++ v3 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Spendel-Wildenstein</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-030</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-030.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-030.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((421257.1200000001 5497134.83, 421257.51999999955 5497075.720000001, 421262.0800000001 5497052.119999999, 421273.58999999985 5497029.699999999, 421284.5 5496943.42, 421279.13999999966 5496877.5600000005, 421288.26999999955 5496829.960000001, 421307.9000000004 5496786.710000001, 421331.2999999998 5496724.82, 421345.4000000004 5496700.23, 421364.04000000004 5496681.1899999995, 421405.08999999985 5496615.98, 421431.86000000034 5496570.42, 421450.7999999998 5496536.289999999, 421460.73000000045 5496521.699999999, 421481.1699999999 5496500.65, 421557.1200000001 5496413.58, 421651.86000000034 5496326.359999999, 421625.9900000002 5496299.140000001, 421652.4500000002 5496275.380000001, 421672.16000000015 5496254.33, 421703.5800000001 5496231.17, 421729.4500000002 5496208.16, 421765.38999999966 5496184.550000001, 421801.78000000026 5496148.609999999, 421847.63999999966 5496135.83, 421883.4299999997 5496116.289999999, 421951.41000000015 5496087.710000001, 421995.46999999974 5496094.779999999, 422062.3799999999 5496070.41, 422104.33999999985 5496029.970000001, 422121.9299999997 5495995.08, 422154.70999999996 5495966.66, 422191.0999999996 5495935.380000001, 422210.0499999998 5495925.76, 422252.7599999998 5495866.199999999, 422285.83999999985 5495843.789999999, 422340.5800000001 5495805.75, 422448.4500000002 5495813.8100000005, 422537.88999999966 5495789.75, 422596.20999999996 5495758.890000001, 422631.51999999955 5495719.66, 422683.2999999998 5495700.050000001, 422751.29000000004 5495658.470000001, 422806.46999999974 5495621.59, 422845.1799999997 5495569.279999999, 422915.78000000026 5495499.460000001, 422979.0700000003 5495460.23, 422999.7400000002 5495431.199999999, 423038.4400000004 5495409.75, 423100.9500000002 5495399.289999999, 423134.6900000004 5495405.039999999, 423149.58999999985 5495409.76, 423189.33999999985 5495455.52, 423201.3700000001 5495464.41, 423223.5999999996 5495473.83, 423284.28000000026 5495489.25, 423330.5700000003 5495511.220000001, 423395.1699999999 5495550.1899999995, 423520.4299999997 5495506.51, 423551.03000000026 5495489.52, 423554.4299999997 5495504.42, 423560.70999999996 5495517.24, 423579.26999999955 5495540.77, 423577.70999999996 5495545.210000001, 423563.3200000003 5495559.6, 423570.6799999997 5495566.109999999, 423607.71999999974 5495607.93, 423664.1799999997 5495707.25, 423699.20999999996 5495791.289999999, 423698.4900000002 5495796.460000001, 423698.8799999999 5495812.52, 423701.46999999974 5495830, 423707.9500000002 5495863.279999999, 423626.11000000034 5495890.98, 423570.7000000002 5495898.630000001, 423527.95999999996 5495911.83, 423501.7999999998 5495929.050000001, 423458.9500000002 5495957.800000001, 423449.5 5495961.82, 423441.33999999985 5495962.33, 423425.01999999955 5495961.42, 423413.88999999966 5495957.93, 423403.4000000004 5495953.27, 423387.20999999996 5495945.369999999, 423314.8300000001 5495929.050000001, 423228.0800000001 5495916.75, 423196.8700000001 5495915.34, 423174.20999999996 5495917.27, 423146.3700000001 5495922.970000001, 423125.0099999998 5495930.74, 423116.73000000045 5495935.529999999, 423112.83999999985 5495948.220000001, 423110.7599999998 5495964.029999999, 423110.88999999966 5495982.529999999, 423114.8799999999 5496003.23, 423117.83999999985 5496032.140000001, 423124.8799999999 5496074.210000001, 423125.0099999998 5496097.390000001, 423122.8099999996 5496114.09, 423119.0599999996 5496122.640000001, 423111.9400000004 5496125.75, 423081.3799999999 5496128.210000001, 423052.88999999966 5496129.369999999, 423029.5800000001 5496129.109999999, 423004.45999999996 5496127.4399999995, 422969.11000000034 5496124.460000001, 422959.1500000004 5496124.84, 422953.0599999996 5496127.949999999, 422948.2599999998 5496134.8100000005, 422944.88999999966 5496145.58, 422941.9199999999 5496165.630000001, 422936.8700000001 5496190.49, 422928.71999999974 5496209.66, 422919.2599999998 5496224.16, 422910.3300000001 5496232.84, 422899.0599999996 5496233.48, 422886.5 5496229.6, 422858.9299999997 5496220.92, 422841.3200000003 5496212.51, 422833.03000000026 5496206.289999999, 422825.91000000015 5496197.74, 422821.2400000002 5496187.119999999, 422816.0599999996 5496171.1899999995, 422807 5496153.199999999, 422800 5496143.23, 422793.9199999999 5496138.83, 422785.6299999999 5496131.970000001, 422767.3700000001 5496122.65, 422763.8799999999 5496117.98, 422758.3099999996 5496107.75, 422749.25 5496103.99, 422738.7599999998 5496102.630000001, 422723.8700000001 5496102.83, 422707.6799999997 5496104.119999999, 422653.2999999998 5496113.84, 422631.4199999999 5496117.73, 422621.3200000003 5496120.83, 422614.0700000003 5496123.67, 422561.11000000034 5496154.880000001, 422527.3200000003 5496171.460000001, 422519.4199999999 5496183.24, 422506.33999999985 5496207.449999999, 422479.13999999966 5496247.6, 422463.7400000002 5496276.6, 422453.76999999955 5496299.779999999, 422434.61000000034 5496343.42, 422422.3099999996 5496366.98, 422407.7999999998 5496391.970000001, 422403.46999999974 5496398.050000001, 422403.5599999996 5496401.92, 422405.3799999999 5496475.550000001, 422409.63999999966 5496500.08, 422422.01999999955 5496526.93, 422419.46999999974 5496526.4399999995, 422414.0099999998 5496523.65, 422403.3099999996 5496513.57, 422390.3099999996 5496500.57, 422381.8099999996 5496488.91, 422371 5496471.050000001, 422367.11000000034 5496464.609999999, 422334.5499999998 5496436.18, 422315.58999999985 5496421.85, 422302.9500000002 5496413.949999999, 422294.9400000004 5496410.300000001, 422283.26999999955 5496407.99, 422279.26999999955 5496408.109999999, 422269.5499999998 5496411.76, 422246.9500000002 5496423.779999999, 422222.28000000026 5496442.74, 422216.3300000001 5496448.93, 422198.11000000034 5496471.050000001, 422189.2400000002 5496476.880000001, 422172.48000000045 5496486.720000001, 422165.1299999999 5496492.0600000005, 422157.53000000026 5496498.380000001, 422151.45999999996 5496505.92, 422145.6200000001 5496516, 422139.4299999997 5496530.58, 422135.8099999996 5496542.98, 422134.2000000002 5496555.130000001, 422133.83999999985 5496566.66, 422135.11000000034 5496573.16, 422136.75 5496577.720000001, 422144.41000000015 5496589.27, 422158.7400000002 5496608.949999999, 422169.5599999996 5496625.470000001, 422180.7400000002 5496642.970000001, 422185.11000000034 5496652.08, 422190.45999999996 5496666.300000001, 422200.79000000004 5496698.24, 422212.5700000003 5496741.369999999, 422218.76999999955 5496763, 422224.71999999974 5496780.5, 422235.29000000004 5496804.550000001, 422246.46999999974 5496828.970000001, 422265.6699999999 5496862.630000001, 422287.66000000015 5496889.720000001, 422301.8799999999 5496905.52, 422323.2599999998 5496928.109999999, 422334.2000000002 5496949.380000001, 422342.45999999996 5496960.43, 422356.91000000015 5496973.1899999995, 422359.0999999996 5496979.02, 422355.8200000003 5496985.710000001, 422352.4199999999 5496989.960000001, 422348.53000000026 5496990.57, 422307.8300000001 5496987.529999999, 422283.53000000026 5496987.65, 422246.71999999974 5496991.050000001, 422233.95999999996 5496993.6, 422205.1699999999 5497003.08, 422200.1900000004 5497003.5600000005, 422182.6900000004 5496999.800000001, 422168.36000000034 5496995.43, 422149.16000000015 5496990.08, 422131.54000000004 5496984.5, 422111.25 5496976.35, 422096.4299999997 5496969.539999999, 422087.9199999999 5496964.4399999995, 422081.36000000034 5496959.699999999, 422068.11000000034 5496949.140000001, 422054.75 5496939.050000001, 422048.6799999997 5496935.65, 422043.3300000001 5496933.34, 422038.71999999974 5496933.1, 422034.70999999996 5496933.470000001, 422017.8200000003 5496914.15, 421987.96999999974 5496859.369999999, 421970.4900000002 5496844.640000001, 421964.7999999998 5496841.6899999995, 421938.48000000045 5496838.16, 421935.13999999966 5496860.74, 421926.11000000034 5496883.710000001, 421917.8700000001 5496893.34, 421908.6299999999 5496899.42, 421894.4900000002 5496901.59, 421858.95999999996 5496894.119999999, 421804.9500000002 5496873.300000001, 421788.2599999998 5496869.77, 421772.7400000002 5496869.970000001, 421753.1200000001 5496875.300000001, 421739.1699999999 5496880.18, 421728.1699999999 5496889.210000001, 421703.4199999999 5496912.77, 421675.9299999997 5496942.24, 421632.23000000045 5497002.18, 421564.4000000004 5497104.4399999995, 421513.9299999997 5497159.220000001, 421495.26999999955 5497174.93, 421463.46999999974 5497190.279999999, 421456.3200000003 5497260.109999999, 421464.4500000002 5497380.9, 421473.3799999999 5497493.77, 421432.1200000001 5497487.82, 421398.5999999996 5497448.74, 421380.3499999996 5497427.119999999, 421372.6200000001 5497415.42, 421359.1299999999 5497388.25, 421348.6200000001 5497375.9399999995, 421339.29000000004 5497337.66, 421328.1799999997 5497289.07, 421326.2000000002 5497268.83, 421320.2999999998 5497237.5, 421302.1900000004 5497214.48, 421257.1200000001 5497134.83)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-030.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-030.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109421</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.5289731242</v>
+        <v>46323.98066396256</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29872</v>
       </c>
       <c r="S2" s="3">
         <v>29872</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>