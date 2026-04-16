--- v1 (2026-02-24)
+++ v2 (2026-04-16)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109419</v>
       </c>
       <c r="O2" s="3">
-        <v>46077.76062157845</v>
+        <v>46128.25442009411</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20279</v>
       </c>
       <c r="S2" s="3">
         <v>20279</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>