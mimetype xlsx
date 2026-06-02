--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109419</v>
       </c>
       <c r="O2" s="3">
-        <v>46128.25442009411</v>
+        <v>46175.47724613046</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20279</v>
       </c>
       <c r="S2" s="3">
         <v>20279</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>