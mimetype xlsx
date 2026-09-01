--- v3 (2026-06-02)
+++ v4 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Drosselfels-Schwarzfels</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-006</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-006.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-006.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((424141.1699999999 5500716.859999999, 424144.6299999999 5500668.800000001, 424153.7999999998 5500614.300000001, 424170.88999999966 5500520.9, 424308.4900000002 5500614.6, 424479.41000000015 5500732.720000001, 424531.41000000015 5500770.300000001, 424551.86000000034 5500802.800000001, 424575.4900000002 5500847.029999999, 424587.0599999996 5500851.16, 424654.9199999999 5500835.460000001, 424663.1699999999 5500838.3100000005, 424679.66000000015 5500852.75, 424683.45999999996 5500864.32, 424683.78000000026 5500876.85, 424679.96999999974 5500890.949999999, 424670.9299999997 5500913.15, 424628.9199999999 5500988.619999999, 424641.9199999999 5501009.869999999, 424647.3099999996 5501034.6, 424648.0999999996 5501046.970000001, 424641.61000000034 5501057.109999999, 424625.4299999997 5501074.710000001, 424619.5599999996 5501085.970000001, 424615.7599999998 5501113.5600000005, 424601.6500000004 5501145.9, 424588.1699999999 5501167.3100000005, 424564.86000000034 5501180.460000001, 424569.46999999974 5501217.09, 424547.11000000034 5501245.630000001, 424544.88999999966 5501273.210000001, 424539.1799999997 5501293.359999999, 424489.1799999997 5501256.779999999, 424452.53000000026 5501227.98, 424419.96999999974 5501193.220000001, 424392.6500000004 5501150.8100000005, 424372.95999999996 5501108.83, 424363.0099999998 5501095.220000001, 424343.75 5501075.43, 424309.61000000034 5501045.6899999995, 424293.0700000003 5501031.449999999, 424266.5599999996 5501009.4, 424233.91000000015 5500994.49, 424232.4400000004 5500973.970000001, 424229.3099999996 5500928.210000001, 424225.1200000001 5500918.050000001, 424206.0599999996 5500871.77, 424208.9900000002 5500858.68, 424218.3099999996 5500849.470000001, 424228.6799999997 5500843.6, 424252.8700000001 5500835.640000001, 424263.6500000004 5500833.449999999, 424275.6900000004 5500829.26, 424280.5 5500820.359999999, 424281.66000000015 5500813.029999999, 424278.9299999997 5500800.039999999, 424273.7000000002 5500793.550000001, 424266.46999999974 5500790.83, 424256.53000000026 5500789.890000001, 424232.96999999974 5500792.720000001, 424212.86000000034 5500788.74, 424191.70999999996 5500778.0600000005, 424178.6200000001 5500767.59, 424152.7599999998 5500739.949999999, 424145.75 5500729.0600000005, 424141.1699999999 5500716.859999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7300-006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7300-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7300-006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109419</v>
       </c>
       <c r="O2" s="3">
-        <v>46175.47724613046</v>
+        <v>46266.18660225102</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20279</v>
       </c>
       <c r="S2" s="3">
         <v>20279</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>