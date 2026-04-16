--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109224</v>
       </c>
       <c r="O2" s="3">
-        <v>46077.59340711214</v>
+        <v>46128.72925995155</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>39784</v>
       </c>
       <c r="S2" s="3">
         <v>39784</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>