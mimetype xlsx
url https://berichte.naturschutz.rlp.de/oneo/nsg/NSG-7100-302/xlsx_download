--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109224</v>
       </c>
       <c r="O2" s="3">
-        <v>46128.72925995155</v>
+        <v>46174.51269421264</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>39784</v>
       </c>
       <c r="S2" s="3">
         <v>39784</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>