--- v2 (2026-06-01)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Oberes Wiedtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-302</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-302.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-302.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((412818.0499999998 5609534.699999999, 412816.9000000004 5609533.039999999, 412811.54000000004 5609525.279999999, 412784.91000000015 5609520.8100000005, 412774.63999999966 5609519, 412754.46999999974 5609521.5600000005, 412708.3700000001 5609546.91, 412693.04000000004 5609545.08, 412665.23000000045 5609527.380000001, 412603.3200000003 5609491.890000001, 412627.96999999974 5609472.6, 412761.5099999998 5609363.48, 412903.66000000015 5609275.359999999, 412981.6299999999 5609217.75, 413073.45999999996 5609150.33, 413079.3700000001 5609142.76, 413082.46999999974 5609138.779999999, 413149.54000000004 5609052.77, 413254.63999999966 5608925.0600000005, 413308.2999999998 5608845.720000001, 413349.58999999985 5608785.699999999, 413345.28000000026 5608752.43, 413315.0599999996 5608539.83, 413314.28000000026 5608534.34, 413426.8700000001 5608171.93, 413473.4400000004 5607998.369999999, 413513.98000000045 5607933.5, 413557.9000000004 5607881.26, 413622.9400000004 5607828.84, 413762.6900000004 5607788.029999999, 413788.3799999999 5607769.08, 413827.8700000001 5607735.65, 413895.8200000003 5607701.91, 413959.9400000004 5607656.58, 414026.0099999998 5607616.66, 414033.08999999985 5607604.039999999, 414037.51999999955 5607567.109999999, 414046.20999999996 5607533.85, 414061.1699999999 5607517.199999999, 414065.2599999998 5607517.210000001, 414069.3300000001 5607517.23, 414142.03000000026 5607517.529999999, 414143.6699999999 5607517.539999999, 414090.66000000015 5607732.0600000005, 414083.96999999974 5607740.08, 413916.5800000001 5607839.01, 413970.8200000003 5607895.789999999, 414025.0999999996 5607953.65, 414102.9000000004 5608036.57, 414185.5599999996 5608124.66, 414226.9400000004 5608090.949999999, 414230.7400000002 5608097.26, 414235.8099999996 5608342.289999999, 414264.6699999999 5608469.3100000005, 414265.4900000002 5608472.9, 414266.23000000045 5608476.1899999995, 414266.76999999955 5608478.529999999, 414270.86000000034 5608477.140000001, 414361.71999999974 5608467.039999999, 414418.3700000001 5608450.779999999, 414458.48000000045 5608455.890000001, 414519.0499999998 5608444.300000001, 414603.0700000003 5608511.15, 414658.04000000004 5608548.17, 414709.4500000002 5608602.26, 414705.41000000015 5608603.65, 414621.7999999998 5608631.4399999995, 414543.2999999998 5608657.779999999, 414476 5608680.449999999, 414363.83999999985 5608647.16, 414354.4400000004 5608732.800000001, 414344.95999999996 5608819.09, 414332.70999999996 5608929.119999999, 414322.1299999999 5609035.15, 414235.70999999996 5609086.359999999, 414234.2400000002 5609088.279999999, 414165.0800000001 5609177.779999999, 414103.6500000004 5609237.1, 414073.2000000002 5609260.3100000005, 414041.1200000001 5609282.83, 414023.53000000026 5609294.99, 413972.01999999955 5609318.289999999, 413908.1900000004 5609347.039999999, 413869.91000000015 5609391.550000001, 413837.3700000001 5609454.960000001, 413821.5700000003 5609502.710000001, 413807.75 5609533.470000001, 413807.96999999974 5609567.1, 413805.6200000001 5609572.609999999, 413805.29000000004 5609573.390000001, 413803.0599999996 5609578.619999999, 413792.6299999999 5609603.01, 413772.86000000034 5609667.83, 413769.0599999996 5609697.58, 413746.6699999999 5609772.140000001, 413743.8499999996 5609781.52, 413729.25 5609890.08, 413707.45999999996 5609945.83, 413689.3700000001 5609975.18, 413664.7999999998 5610009.74, 413617.61000000034 5610070.17, 413385 5609933.279999999, 413109.2999999998 5609771.029999999, 413100.2000000002 5609765.67, 412930.04000000004 5609666.210000001, 412911.71999999974 5609650.09, 412908.29000000004 5609647.07, 412907.3799999999 5609646.27, 412888.7999999998 5609629.93, 412888.13999999966 5609629.35, 412879.38999999966 5609621.640000001, 412876.33999999985 5609618.949999999, 412873.54000000004 5609614.91, 412840.36000000034 5609566.949999999, 412821.26999999955 5609539.34, 412819.20999999996 5609536.380000001, 412818.0499999998 5609534.699999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-302" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-302.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-302" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-302.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109224</v>
       </c>
       <c r="O2" s="3">
-        <v>46174.51269421264</v>
+        <v>46265.48591321649</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>39784</v>
       </c>
       <c r="S2" s="3">
         <v>39784</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>