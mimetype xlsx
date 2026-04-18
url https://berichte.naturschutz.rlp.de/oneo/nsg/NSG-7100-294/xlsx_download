--- v0 (2026-01-10)
+++ v1 (2026-04-18)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109168</v>
       </c>
       <c r="O2" s="3">
-        <v>46032.61457031344</v>
+        <v>46130.64853675848</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>37119</v>
       </c>
       <c r="S2" s="3">
         <v>37119</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>