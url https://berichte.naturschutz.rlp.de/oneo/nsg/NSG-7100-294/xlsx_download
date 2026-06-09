--- v1 (2026-04-18)
+++ v2 (2026-06-09)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109168</v>
       </c>
       <c r="O2" s="3">
-        <v>46130.64853675848</v>
+        <v>46182.06438918419</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>37119</v>
       </c>
       <c r="S2" s="3">
         <v>37119</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>