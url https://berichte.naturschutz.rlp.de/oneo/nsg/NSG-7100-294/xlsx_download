--- v2 (2026-06-09)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Hochbermel</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-294</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-294.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-294.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((364683.66000000015 5571169.220000001, 364802.5599999996 5571283.18, 364810.0099999998 5571290.67, 364846.4900000002 5571334.59, 364834.04000000004 5571349.01, 364813 5571373.279999999, 364790.95999999996 5571398.76, 364788.2999999998 5571401.82, 364785.3499999996 5571403.57, 364782.8700000001 5571405.029999999, 364777.9500000002 5571408.460000001, 364775.9199999999 5571409.77, 364771.5 5571414.98, 364763.2400000002 5571424.970000001, 364755.5999999996 5571434.710000001, 364748.66000000015 5571443.5600000005, 364740.01999999955 5571454.699999999, 364735.5499999998 5571460.289999999, 364705.95999999996 5571498.359999999, 364673.41000000015 5571570.25, 364666.71999999974 5571609.039999999, 364660.3700000001 5571624.779999999, 364653.7000000002 5571640.630000001, 364646.6699999999 5571653.83, 364614.3499999996 5571714.82, 364601.6299999999 5571734.41, 364538.0800000001 5571781.970000001, 364523.3200000003 5571793.289999999, 364514.0999999996 5571804.970000001, 364471.5599999996 5571858.789999999, 364454 5571867.85, 364430.3300000001 5571880.0600000005, 364421.25 5571884.75, 364406.7999999998 5571892.210000001, 364394.8200000003 5571900.880000001, 364336.3099999996 5571912.84, 364310.66000000015 5571914.029999999, 364271.21999999974 5571907.890000001, 364124.70999999996 5571885.07, 364092.2599999998 5571881.34, 364028.4400000004 5571851.029999999, 363927.08999999985 5571782.24, 363913.54000000004 5571758.380000001, 363908.6500000004 5571749.779999999, 363906.16000000015 5571745.369999999, 363903.88999999966 5571741.390000001, 363887.53000000026 5571712.58, 363894.76999999955 5571661.359999999, 363897.5599999996 5571640.84, 363905.4900000002 5571582.130000001, 363906.46999999974 5571543.539999999, 363888.21999999974 5571516.92, 363874.6500000004 5571503.07, 363864.3499999996 5571490.140000001, 363862.5099999998 5571487.800000001, 363859.5599999996 5571484.08, 363841.91000000015 5571461.99, 363846.41000000015 5571433.449999999, 363845.4000000004 5571410.73, 363846.6699999999 5571405.460000001, 363854.23000000045 5571389.289999999, 363851.0999999996 5571388.76, 363871.5 5571338.17, 363900.8499999996 5571291.42, 363910.5599999996 5571280.640000001, 363932.11000000034 5571243.93, 363934 5571233.800000001, 363958.3700000001 5571196.98, 363998.91000000015 5571109.75, 364008.9400000004 5571092.43, 364021.6699999999 5571079.92, 364060.98000000045 5571020.43, 364073.7400000002 5571002.460000001, 364084.75 5570978.76, 364085.1299999999 5570979.630000001, 364096.03000000026 5570978.34, 364126.88999999966 5570974.380000001, 364132.6200000001 5570973.630000001, 364139.61000000034 5570972.779999999, 364152.26999999955 5570971.26, 364159.26999999955 5570970.289999999, 364165.76999999955 5570969.4399999995, 364296.70999999996 5571021.16, 364309.1500000004 5570979.960000001, 364329.8099999996 5570975.380000001, 364351.98000000045 5570970.01, 364360.4199999999 5570967.15, 364374.21999999974 5570962.26, 364383.21999999974 5570959.0600000005, 364386.7999999998 5570957.800000001, 364394.5999999996 5570955.029999999, 364435.8300000001 5570997.880000001, 364432.76999999955 5571000.58, 364493.38999999966 5571043.35, 364571.2000000002 5571068.77, 364607.3099999996 5571095.859999999, 364666.45999999996 5571153.17, 364665.7400000002 5571152.279999999, 364683.66000000015 5571169.220000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-294" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-294.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-294" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-294.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109168</v>
       </c>
       <c r="O2" s="3">
-        <v>46182.06438918419</v>
+        <v>46265.9042940275</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>37119</v>
       </c>
       <c r="S2" s="3">
         <v>37119</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>