--- v3 (2026-07-29)
+++ v4 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Enterbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-285</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-285.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-285.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((339357.29000000004 5505070.5, 339335.01999999955 5505094.289999999, 339315.71999999974 5505168.24, 339304.4199999999 5505229.109999999, 339313.9900000002 5505241.289999999, 339308.54000000004 5505273.1899999995, 339310.0499999998 5505273.91, 339343.8200000003 5505316.5600000005, 339338.2599999998 5505334.58, 339336.23000000045 5505336.58, 339297.25 5505354.6, 339292.91000000015 5505358.07, 339238.03000000026 5505372.220000001, 339235.5 5505370.630000001, 339226.3099999996 5505364.84, 339210.1699999999 5505354.699999999, 339195.0999999996 5505345.23, 339165.6799999997 5505342.1, 339153 5505340.74, 339144.54000000004 5505339.85, 339106.2400000002 5505335.84, 339081.9400000004 5505333.369999999, 339066.26999999955 5505331.779999999, 339053.20999999996 5505327.07, 339039.11000000034 5505322.25, 339024.6299999999 5505316.85, 339010.0700000003 5505311.15, 339005.1799999997 5505309.23, 338982.0599999996 5505300.960000001, 338981.20999999996 5505300.74, 338911.61000000034 5505280.119999999, 338839.1900000004 5505253.67, 338838.58999999985 5505253.27, 338800.7400000002 5505228.609999999, 338772.1500000004 5505205.51, 338768.1799999997 5505202.07, 338751.7400000002 5505187.869999999, 338718.8300000001 5505159.43, 338690.70999999996 5505122.4399999995, 338663.3799999999 5505086.49, 338680.4500000002 5505078.17, 338673.11000000034 5505067.720000001, 338641.3099999996 5505061.800000001, 338443.3499999996 5505086.01, 338438.5 5505078.869999999, 338406.08999999985 5505030.800000001, 338396.73000000045 5505016.6899999995, 338388.4000000004 5505003.859999999, 338269.6799999997 5505023.23, 338260.76999999955 5505027.800000001, 338083.91000000015 5505008.710000001, 337996.4199999999 5504985.1, 337925.3099999996 5504965.85, 337772.38999999966 5504956.68, 337738.79000000004 5504954.66, 337732 5504953.779999999, 337727.58999999985 5504953.210000001, 337725.6900000004 5504952.960000001, 337649.46999999974 5504943.07, 337553.9199999999 5504908.800000001, 337538.96999999974 5504901.83, 337491.86000000034 5504879.84, 337452.6900000004 5504861.5, 337348.4199999999 5504796.3100000005, 337310.04000000004 5504755.77, 337294.6900000004 5504728.130000001, 337274.1900000004 5504691.25, 337263.5 5504672.01, 337200.8200000003 5504721.300000001, 337133.36000000034 5504747.859999999, 337060.1200000001 5504718.609999999, 337059.0800000001 5504717.789999999, 337053.58999999985 5504715.619999999, 337050.8499999996 5504713.83, 337042.8200000003 5504735.85, 337039.71999999974 5504755.9399999995, 337036.0800000001 5504780.07, 337033.75 5504795.449999999, 337032.2999999998 5504818.970000001, 337031.0499999998 5504842.35, 337033.2400000002 5504855.220000001, 337035.21999999974 5504865.18, 337033.58999999985 5504888.33, 337034.3099999996 5504898.460000001, 337036.3099999996 5504926.6, 337036.76999999955 5504973.789999999, 337037.5700000003 5504978.619999999, 337038.70999999996 5504985.470000001, 337032.3200000003 5504993.17, 337016.54000000004 5505012.16, 337012.01999999955 5505017.6, 337010.51999999955 5505019.4, 337009.04000000004 5505024.51, 337008.1900000004 5505027.42, 337004.5 5505040.050000001, 337005.0499999998 5505048.050000001, 337005.4299999997 5505053.4399999995, 337005.76999999955 5505058.359999999, 337006.1299999999 5505063.630000001, 337000.9000000004 5505065.02, 336977.08999999985 5505071.35, 336974.86000000034 5505071.949999999, 336966.16000000015 5505079.65, 336957.6900000004 5505087.16, 336944.9000000004 5505098.5, 336942.0499999998 5505101.02, 336932.29000000004 5505104.5, 336931.9000000004 5505105.77, 336928.36000000034 5505117.23, 336924.45999999996 5505129.859999999, 336923 5505134.59, 336920.53000000026 5505142.619999999, 336921.13999999966 5505145.83, 336921.2400000002 5505146.35, 336923.79000000004 5505159.74, 336880.2400000002 5505182.8100000005, 336878.4500000002 5505181.470000001, 336869 5505180.59, 336859.6200000001 5505179.720000001, 336832.25 5505178.1899999995, 336818.33999999985 5505190.75, 336793.7000000002 5505180.210000001, 336762.0499999998 5505193.6899999995, 336726.1900000004 5505219.26, 336661.70999999996 5505247.02, 336651 5505257.220000001, 336603.1900000004 5505315.75, 336596.5499999998 5505323.08, 336572.11000000034 5505338.449999999, 336549.4900000002 5505347.140000001, 336468.4500000002 5505381.6, 336464.63999999966 5505372.01, 336462.9400000004 5505367.74, 336462.2599999998 5505366.16, 336467.76999999955 5505364.85, 336483.16000000015 5505352.699999999, 336490.28000000026 5505348.5, 336498.33999999985 5505343.720000001, 336497.8099999996 5505341.16, 336495.04000000004 5505330.41, 336492.26999999955 5505319.6899999995, 336487.4400000004 5505301.02, 336486.5099999998 5505297.369999999, 336486.4500000002 5505296.5600000005, 336507.7599999998 5505283.17, 336523.8300000001 5505272.09, 336536.5700000003 5505261.52, 336547.58999999985 5505250.75, 336535.3099999996 5505236.08, 336532.0999999996 5505232.23, 336562.79000000004 5505198.52, 336562.71999999974 5505193.539999999, 336562.3099999996 5505170.300000001, 336568.0499999998 5505156.82, 336594.4500000002 5505137.9, 336597.33999999985 5505135.83, 336631.4299999997 5505111.4, 336641.4299999997 5505104.220000001, 336658.73000000045 5505091.82, 336671.3499999996 5505082.77, 336680.9000000004 5505075.92, 336683.29000000004 5505074.220000001, 336705.8099999996 5505058.07, 336708.3799999999 5505056.23, 336715.08999999985 5505051.42, 336729.8099999996 5505040.85, 336732.1200000001 5505039.1899999995, 336723.11000000034 5505030.279999999, 336705.70999999996 5505013.08, 336688.20999999996 5504995.789999999, 336711.8300000001 5504975.609999999, 336712.95999999996 5504974.65, 336776.86000000034 5504919.77, 336778.0599999996 5504918.8100000005, 336780.5499999998 5504921.859999999, 336782.6200000001 5504924.5, 336783.8300000001 5504923.66, 336807.2000000002 5504907.449999999, 336811.0099999998 5504905.08, 336838.3300000001 5504888.17, 336850.9900000002 5504880.34, 336853.1200000001 5504878.09, 336867.36000000034 5504863.18, 336868.2999999998 5504862.1899999995, 336861.5800000001 5504854.859999999, 336859.1200000001 5504852.130000001, 336859.9900000002 5504850.470000001, 336866.21999999974 5504838.800000001, 336896.3799999999 5504782.35, 336900.79000000004 5504773.73, 336902.79000000004 5504775.279999999, 336924.1500000004 5504734.369999999, 336929.2599999998 5504725.0600000005, 336942.4299999997 5504701.130000001, 336953.96999999974 5504680.279999999, 336962.5 5504670.0600000005, 336971.21999999974 5504659.99, 336982.5099999998 5504655.029999999, 336989.45999999996 5504651.949999999, 337018.54000000004 5504639.16, 337033.48000000045 5504634.300000001, 337043.04000000004 5504631.1899999995, 337044.23000000045 5504630.789999999, 337052.03000000026 5504628.74, 337059.8200000003 5504625.75, 337077.1299999999 5504627.16, 337098.4000000004 5504604.859999999, 337098.6200000001 5504604.5, 337101.5499999998 5504599.390000001, 337167.9500000002 5504485.640000001, 337155.79000000004 5504375.48, 337327.4400000004 5504405.5600000005, 337469.4400000004 5504434.699999999, 337474.0700000003 5504435.52, 337642.2400000002 5504464.5600000005, 337766.1900000004 5504409.699999999, 337791.2599999998 5504448.82, 337845.16000000015 5504467.26, 337978.03000000026 5504524.91, 338036.23000000045 5504548.75, 338076.2999999998 5504561.449999999, 338107.78000000026 5504581.800000001, 338145.9000000004 5504594.550000001, 338257.3700000001 5504603.550000001, 338351.11000000034 5504583.279999999, 338436.5700000003 5504589.49, 338490.2400000002 5504581.83, 338490.01999999955 5504573.74, 338483.58999999985 5504555.92, 338481.3099999996 5504536.800000001, 338497.1200000001 5504506.48, 338497.6500000004 5504494.800000001, 338497.75 5504492.75, 338504.8499999996 5504469.01, 338521.2599999998 5504455.27, 338529.6699999999 5504444.9399999995, 338531.4900000002 5504427.279999999, 338539.96999999974 5504408.49, 338550.5 5504391.140000001, 338858.4400000004 5504482.26, 338978.3499999996 5504516.720000001, 339081.66000000015 5504546.4, 339142.6699999999 5504577.3100000005, 339247.41000000015 5504568.84, 339371.3799999999 5504661.75, 339459.75 5504665.76, 339592.91000000015 5504717.18, 339554.0700000003 5504778.5600000005, 339557.38999999966 5504821.24, 339560.76999999955 5504864.800000001, 339596.4900000002 5504923.5, 339518.38999999966 5505063.9399999995, 339547.6799999997 5505092.32, 339506.1500000004 5505203.6, 339505.3499999996 5505205.720000001, 339466.98000000045 5505228.65, 339378.3200000003 5505268.380000001, 339378.33999999985 5505231.18, 339369.3700000001 5505229.9399999995, 339377.1799999997 5505173.58, 339395.5 5505104.48, 339400.8099999996 5505060.789999999, 339393.63999999966 5505055.300000001, 339357.29000000004 5505070.5)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-285" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-285.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-285" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-285.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109351</v>
       </c>
       <c r="O2" s="3">
-        <v>46232.52268755723</v>
+        <v>46295.81261956297</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>36333</v>
       </c>
       <c r="S2" s="3">
         <v>36333</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>