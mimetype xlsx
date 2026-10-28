--- v4 (2026-08-02)
+++ v5 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mehlenbachtal zwischen Gondenbrett und Weinsfeld</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-271</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-271.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-271.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((315382.9900000002 5567712.779999999, 315402.0599999996 5567730.050000001, 315426.2599999998 5567752.9, 315422.66000000015 5567761.380000001, 315416.61000000034 5567769.9399999995, 315413.9900000002 5567771.9, 315399.2999999998 5567781.380000001, 315381.4199999999 5567796.130000001, 315360.7000000002 5567809.640000001, 315340.83999999985 5567818.51, 315323.3300000001 5567799.17, 315302.48000000045 5567776.470000001, 315298.3200000003 5567771.949999999, 315255.4299999997 5567700.25, 315247.7400000002 5567707.460000001, 315246.9900000002 5567709.0600000005, 315245.66000000015 5567711.880000001, 315237.11000000034 5567709.07, 315201 5567681.34, 315179.2599999998 5567667.9, 315124.91000000015 5567646.300000001, 315101.4500000002 5567635.029999999, 315097.7400000002 5567640.24, 315069.71999999974 5567629.859999999, 315026.98000000045 5567603.66, 315023.4299999997 5567601.48, 314982.6299999999 5567578.76, 314935.36000000034 5567566.470000001, 314929.83999999985 5567569.17, 314925.8300000001 5567516.289999999, 314924.0999999996 5567513.039999999, 314916.29000000004 5567507.199999999, 314914.04000000004 5567498.93, 314913.58999999985 5567487.9399999995, 314906.5 5567462.66, 314896.8099999996 5567445.57, 314873.96999999974 5567418.73, 314868.78000000026 5567412.640000001, 314843.0700000003 5567384.9399999995, 314831.3499999996 5567374.77, 314819.7400000002 5567360.220000001, 314806.0099999998 5567339.789999999, 314812.03000000026 5567332.800000001, 314796.08999999985 5567320.220000001, 314789.01999999955 5567314.640000001, 314780.25 5567301.109999999, 314752.2000000002 5567274.51, 314750.9000000004 5567273.279999999, 314725.1299999999 5567254.4399999995, 314693.1299999999 5567236.869999999, 314673.1900000004 5567222.6, 314648.41000000015 5567205.140000001, 314606.29000000004 5567173.15, 314613.4299999997 5567165.02, 314647.41000000015 5567146.24, 314632.6299999999 5567122.890000001, 314628.71999999974 5567116.699999999, 314610.1900000004 5567086.6899999995, 314605.20999999996 5567072.65, 314595.53000000026 5567053.23, 314584.4900000002 5567047.1, 314567.86000000034 5567028.67, 314558 5566999.550000001, 314546.66000000015 5566982.390000001, 314545.6200000001 5566980.83, 314528.2000000002 5566949.460000001, 314519.8499999996 5566921.98, 314512.6699999999 5566905.550000001, 314508.66000000015 5566900.42, 314489.9900000002 5566876.52, 314488.7400000002 5566874.82, 314487.0999999996 5566872.6, 314457.75 5566832.970000001, 314454.5800000001 5566828.68, 314428.2599999998 5566802.470000001, 314409.61000000034 5566788.26, 314394.28000000026 5566768.91, 314382.01999999955 5566753.4399999995, 314361.86000000034 5566742.68, 314353.7599999998 5566736.15, 314333.7000000002 5566719.99, 314336.6299999999 5566715.289999999, 314347.5 5566697.949999999, 314355.0499999998 5566685.92, 314347.48000000045 5566680.859999999, 314340.0999999996 5566677.41, 314328.7999999998 5566657.85, 314293.23000000045 5566620.07, 314292.3499999996 5566602.98, 314281.3499999996 5566583.91, 314274.5099999998 5566584.01, 314273.5599999996 5566585.43, 314264.26999999955 5566586.6, 314281.70999999996 5566566.039999999, 314283.3499999996 5566564.109999999, 314284 5566563.34, 314282.0999999996 5566558.93, 314280.8499999996 5566556.01, 314275.1699999999 5566542.76, 314236.6200000001 5566502.66, 314218.91000000015 5566497.76, 314218.08999999985 5566499.59, 314202.25 5566489.460000001, 314197.66000000015 5566486.49, 314194.21999999974 5566468.220000001, 314185.6500000004 5566438.029999999, 314179.4199999999 5566417.77, 314178.7400000002 5566416.1899999995, 314172.4299999997 5566401.75, 314163.7599999998 5566389.119999999, 314161.4299999997 5566385.720000001, 314159.1799999997 5566382.449999999, 314129.8300000001 5566342.32, 314109.61000000034 5566318.08, 314103.0700000003 5566310.630000001, 314102.0800000001 5566309.34, 314106.5 5566305.800000001, 314152.2400000002 5566269.140000001, 313923.41000000015 5565994.41, 313903.3499999996 5565970.42, 313868 5565948.07, 313850.8799999999 5565934.66, 313841.9500000002 5565910.74, 313840.9900000002 5565898.210000001, 313838.4199999999 5565865.130000001, 313835.23000000045 5565825.460000001, 313871.70999999996 5565820.789999999, 313876.1299999999 5565803.800000001, 313871.8799999999 5565788.470000001, 313861.7000000002 5565773.15, 313827.98000000045 5565724.449999999, 313826.4400000004 5565721.199999999, 313807.2599999998 5565680.6899999995, 313797.98000000045 5565663.51, 313786.6900000004 5565628.98, 313757.6699999999 5565649.9399999995, 313714.7400000002 5565680.9399999995, 313710.73000000045 5565683.800000001, 313698.9000000004 5565702.73, 313682.0599999996 5565669.01, 313664.0599999996 5565639.83, 313657.36000000034 5565628.960000001, 313646.48000000045 5565602.01, 313639.9500000002 5565554.0600000005, 313634.54000000004 5565514.289999999, 313643.08999999985 5565515.0600000005, 313644.96999999974 5565510.1899999995, 313644.13999999966 5565499.93, 313631.9500000002 5565477.050000001, 313630.4400000004 5565445.09, 313642.0800000001 5565405.800000001, 313642.3200000003 5565405, 313642.9900000002 5565391.359999999, 313638.61000000034 5565375.98, 313619.9500000002 5565347.27, 313602.1200000001 5565328.43, 313563.0099999998 5565306.41, 313553.3200000003 5565301.23, 313487.51999999955 5565299.34, 313469.2000000002 5565306.0600000005, 313462.5099999998 5565311.289999999, 313458.95999999996 5565324.52, 313447.9500000002 5565329.52, 313454.01999999955 5565381.65, 313448.3099999996 5565375.640000001, 313446.5099999998 5565384.99, 313435.4199999999 5565405.640000001, 313421.1500000004 5565414.51, 313391.1900000004 5565433.130000001, 313377.98000000045 5565461.550000001, 313369.4199999999 5565479.949999999, 313342.8200000003 5565501.48, 313312.9199999999 5565418.859999999, 313296.6799999997 5565374, 313258.83999999985 5565350.99, 313271.4199999999 5565309.640000001, 313278.16000000015 5565293.869999999, 313289.1900000004 5565276.289999999, 313299.8499999996 5565274.1, 313331.0599999996 5565285.449999999, 313353.9299999997 5565291.449999999, 313372.9299999997 5565294.949999999, 313394.6200000001 5565293.960000001, 313403.33999999985 5565293.5600000005, 313407.5 5565282.43, 313374.41000000015 5565200.109999999, 313390.0499999998 5565179.300000001, 313392.5499999998 5565175.970000001, 313440.16000000015 5565166.199999999, 313445.76999999955 5565132.949999999, 313439.03000000026 5565113.17, 313430.63999999966 5565099.359999999, 313453.6799999997 5565088.130000001, 313473.08999999985 5565124.17, 313480.86000000034 5565130.5, 313513.33999999985 5565132.75, 313547.7400000002 5565126.41, 313549.8300000001 5565119.18, 313522.38999999966 5565065.07, 313575.0999999996 5565044.91, 313561.1500000004 5565024.49, 313526.98000000045 5565000.65, 313506.9900000002 5565002.470000001, 313495.9199999999 5564993.76, 313464.53000000026 5565008.460000001, 313443.1900000004 5564956.91, 313433.51999999955 5564935.199999999, 313430.11000000034 5564927.539999999, 313390.6699999999 5564918.380000001, 313381.8700000001 5564915.83, 313378.46999999974 5564914.880000001, 313313.8300000001 5564896.76, 313312.9199999999 5564883.140000001, 313268.03000000026 5564891.1899999995, 313238.5599999996 5564897.76, 313219.5099999998 5564907.529999999, 313195.3799999999 5564925.01, 313181.1699999999 5564929.34, 313162.61000000034 5564934.99, 313160.28000000026 5564935.4399999995, 313078.4500000002 5564950.789999999, 313072.5499999998 5564951.9, 313091.45999999996 5564940.85, 313097.21999999974 5564932.210000001, 313101.6900000004 5564925.74, 313109.3099999996 5564917.42, 313125.75 5564909.49, 313140.9299999997 5564903.93, 313140.28000000026 5564901.9, 313137.08999999985 5564891.949999999, 313136.6799999997 5564890.6, 313127.88999999966 5564862.199999999, 313118.8499999996 5564843.859999999, 313096.54000000004 5564813.48, 313079.5099999998 5564794.210000001, 313061.3700000001 5564781.52, 313050.6799999997 5564777.26, 313042.20999999996 5564773.880000001, 313038.6699999999 5564774.6899999995, 313029.91000000015 5564776.6899999995, 313009.3099999996 5564781.66, 312972.54000000004 5564796.390000001, 312963.75 5564797.18, 312961.5700000003 5564797.300000001, 312957.1699999999 5564784.800000001, 312958.3700000001 5564734.73, 312958.4500000002 5564730.710000001, 312945.8499999996 5564708.869999999, 312945.03000000026 5564707.449999999, 312950.1900000004 5564690.25, 313000.0800000001 5564681.57, 313052.4199999999 5564654, 313092.6900000004 5564635.82, 313102.58999999985 5564631.35, 313149.08999999985 5564642.18, 313151.04000000004 5564632.289999999, 313154.51999999955 5564612.01, 313154.16000000015 5564594.3100000005, 313147.0099999998 5564577.140000001, 313126.1500000004 5564543.92, 313117.6299999999 5564533.6, 313098.9299999997 5564511.6, 313079.4400000004 5564494.68, 313019.1900000004 5564455.59, 312986.4199999999 5564433.98, 312982.9000000004 5564430.880000001, 312949.6200000001 5564401.640000001, 312931.7000000002 5564405.880000001, 312911.46999999974 5564398.359999999, 312898.3799999999 5564396.050000001, 312860.8499999996 5564398.68, 312829.9299999997 5564400.789999999, 312801.21999999974 5564411.609999999, 312796.78000000026 5564369.82, 312794.8099999996 5564334.210000001, 312787.9199999999 5564316.27, 312778.88999999966 5564294.279999999, 312795.45999999996 5564287.449999999, 312845.28000000026 5564265.220000001, 312861.04000000004 5564251.08, 312870.5999999996 5564234.699999999, 312872.7599999998 5564218.699999999, 312872.88999999966 5564183.49, 312869.20999999996 5564164.029999999, 312859.48000000045 5564142.41, 312845.79000000004 5564106.26, 312846.96999999974 5564083.1899999995, 312851.41000000015 5564059.73, 312860.48000000045 5564035.5600000005, 312874.4299999997 5563987.23, 312876.3099999996 5563980.17, 312883.4199999999 5563953.300000001, 312883.71999999974 5563934.449999999, 312883.76999999955 5563931.699999999, 312870.5599999996 5563883.640000001, 312870.3700000001 5563863.6, 312877.7000000002 5563804.380000001, 312933.9199999999 5563798.24, 312993.36000000034 5563810.880000001, 313028.5599999996 5563818.34, 313030.7999999998 5563813.49, 313040.8499999996 5563781.91, 313043.29000000004 5563756.140000001, 313041.20999999996 5563711.539999999, 313046.2599999998 5563697.699999999, 313065.88999999966 5563643.9, 313077.13999999966 5563613.0600000005, 313077.9400000004 5563608.720000001, 313081.98000000045 5563586.9399999995, 313082.2000000002 5563585.75, 313092.53000000026 5563530.029999999, 313097.38999999966 5563503.869999999, 313103.6900000004 5563469.890000001, 313106.98000000045 5563452.15, 313108.78000000026 5563433.9, 313112.7999999998 5563395.119999999, 313105.1699999999 5563374.470000001, 313109.5499999998 5563369.07, 313113.96999999974 5563374.73, 313119.45999999996 5563381.75, 313125.5800000001 5563389.59, 313141.53000000026 5563418.52, 313148.48000000045 5563440.58, 313154.58999999985 5563514.529999999, 313159.73000000045 5563576.26, 313160.48000000045 5563586.27, 313159.6799999997 5563591.300000001, 313165.4900000002 5563587.08, 313217.83999999985 5563595.43, 313238.63999999966 5563600.8100000005, 313240.9000000004 5563601.4, 313247.9299999997 5563601.59, 313252.6699999999 5563601.859999999, 313265.71999999974 5563604.220000001, 313325.48000000045 5563629.550000001, 313332.7400000002 5563632.84, 313366.96999999974 5563654.17, 313369.5099999998 5563655.77, 313375.01999999955 5563659.289999999, 313368.08999999985 5563676.720000001, 313344.48000000045 5563735.109999999, 313322.79000000004 5563811.58, 313315.48000000045 5563824.25, 313293.9500000002 5563861.369999999, 313282 5563917.880000001, 313281.1900000004 5563921.699999999, 313280.5 5563928.0600000005, 313274.8499999996 5563980.039999999, 313279.13999999966 5564022.93, 313284.23000000045 5564035.880000001, 313286.51999999955 5564051.42, 313306.58999999985 5564055.220000001, 313317.38999999966 5564054.09, 313343.5700000003 5564051.33, 313355.9900000002 5564050.029999999, 313359.9199999999 5564049.73, 313358.21999999974 5564028.1899999995, 313361.5099999998 5563986.380000001, 313371.8799999999 5563968.970000001, 313364.3499999996 5563987.58, 313386.1900000004 5563996.890000001, 313395.7400000002 5564000.5, 313413.7599999998 5564007.109999999, 313427.63999999966 5564025.83, 313430.75 5564030.029999999, 313468.8799999999 5564051.039999999, 313472.46999999974 5564035.609999999, 313480.63999999966 5564018.359999999, 313492.1299999999 5564006.710000001, 313506.70999999996 5563997.41, 313531.3700000001 5563989.77, 313534.9199999999 5563996.460000001, 313545.6699999999 5564033.5, 313558.71999999974 5564055.84, 313543.73000000045 5564068.83, 313554.01999999955 5564093.039999999, 313560.8499999996 5564096.15, 313546.4000000004 5564124.68, 313537.11000000034 5564157.08, 313530.45999999996 5564201.73, 313510.3799999999 5564270.23, 313513.9299999997 5564302.73, 313514.3200000003 5564306.9, 313517.63999999966 5564366.369999999, 313519.6900000004 5564377.0600000005, 313530.8300000001 5564407.960000001, 313536.3099999996 5564423.16, 313562.20999999996 5564465.630000001, 313583.11000000034 5564504.99, 313605.1799999997 5564531.27, 313672.45999999996 5564508.68, 313737.5599999996 5564490.49, 313732.11000000034 5564507.529999999, 313715.7000000002 5564536.75, 313713.63999999966 5564550.77, 313715.75 5564568.35, 313721.01999999955 5564588.24, 313744.13999999966 5564633.0600000005, 313757.38999999966 5564650.630000001, 313774.1500000004 5564662.42, 313794.5800000001 5564661.77, 313842.8700000001 5564633.6, 313866.6299999999 5564625.82, 313891.0599999996 5564625.039999999, 313906.36000000034 5564634.5600000005, 313931.73000000045 5564677.390000001, 313952.36000000034 5564703.32, 313965.8099999996 5564712.6899999995, 313997.5700000003 5564721.42, 314009.23000000045 5564733.84, 314027.8300000001 5564763.99, 314028.0800000001 5564765.970000001, 314029.33999999985 5564776.07, 314023.7000000002 5564787.529999999, 314007.96999999974 5564808.779999999, 314000.76999999955 5564825.289999999, 313989.28000000026 5564868.550000001, 313986.03000000026 5564893.359999999, 313986.5099999998 5564914.470000001, 313988.25 5564931.470000001, 313989.03000000026 5564939.73, 313994.53000000026 5564961.619999999, 314010.54000000004 5564984.529999999, 314036.6699999999 5565012.550000001, 314055 5565025.41, 314061.45999999996 5565027.98, 314072.3200000003 5565032.3100000005, 314090.29000000004 5565034.369999999, 314167.48000000045 5565022.98, 314204.61000000034 5565022.59, 314230.0999999996 5565027.359999999, 314246.3700000001 5565034.93, 314246.3799999999 5565027.34, 314272.1200000001 5565026.99, 314279.4400000004 5565032.98, 314287.5999999996 5565039.68, 314295.5 5565054.15, 314306.51999999955 5565068.51, 314324.4500000002 5565084.220000001, 314337.1699999999 5565092.199999999, 314338.96999999974 5565107.449999999, 314345.0599999996 5565118.57, 314319.7599999998 5565139.07, 314283.6500000004 5565158.23, 314252.79000000004 5565163.6, 314225.45999999996 5565174.82, 314208.66000000015 5565195.390000001, 314198.76999999955 5565214.720000001, 314182.6500000004 5565250.210000001, 314169.6900000004 5565275.779999999, 314133.7000000002 5565305.779999999, 314123.4400000004 5565328.52, 314123.9199999999 5565349.6, 314138.01999999955 5565385.84, 314147.9900000002 5565411.539999999, 314156.5599999996 5565435.609999999, 314147.9900000002 5565473.220000001, 314147.86000000034 5565473.779999999, 314144.8300000001 5565486.99, 314150.23000000045 5565489.609999999, 314136.21999999974 5565516, 314119.04000000004 5565538.710000001, 314101.6900000004 5565554.57, 314081.5099999998 5565577.390000001, 314061.83999999985 5565612.59, 314046.1200000001 5565638.369999999, 314041.0700000003 5565642.5, 314031.98000000045 5565649.9, 314047.20999999996 5565662.17, 314074.25 5565672.119999999, 314106.9000000004 5565672.58, 314160.76999999955 5565659.57, 314209.0999999996 5565638.43, 314222.3799999999 5565632.609999999, 314246.1500000004 5565637.640000001, 314241.04000000004 5565643.92, 314231.9400000004 5565655.119999999, 314208.95999999996 5565651.390000001, 314172.91000000015 5565675.57, 314165.41000000015 5565683.34, 314164.3200000003 5565684.470000001, 314166.3499999996 5565692.109999999, 314166.8499999996 5565693.99, 314170.9199999999 5565709.32, 314144.1900000004 5565724.699999999, 314096.6500000004 5565752.08, 314056.3300000001 5565772.51, 314041.88999999966 5565783.859999999, 314035.88999999966 5565798.140000001, 314033.33999999985 5565846.460000001, 314031 5565890.539999999, 314030.8200000003 5565894.18, 314024.33999999985 5565908.24, 314013.91000000015 5565918.130000001, 314017.71999999974 5565932.619999999, 314027.21999999974 5565938.789999999, 314050.1299999999 5565970.109999999, 314065.28000000026 5565993.289999999, 314109.4500000002 5566060.9, 314138.1799999997 5566107.4, 314172.8700000001 5566163.93, 314230.8499999996 5566256.460000001, 314274.76999999955 5566326.4399999995, 314303.4400000004 5566370.67, 314306.7400000002 5566376.66, 314308.6500000004 5566379.779999999, 314324.33999999985 5566405.470000001, 314323.71999999974 5566429.890000001, 314323.66000000015 5566431.789999999, 314333.25 5566453.49, 314346.48000000045 5566491.67, 314353.4299999997 5566515.710000001, 314358.53000000026 5566525.98, 314361.1500000004 5566531.25, 314362.4000000004 5566533.779999999, 314375.5599999996 5566538.98, 314382.1500000004 5566550.880000001, 314383.1799999997 5566552.75, 314391.70999999996 5566570.34, 314403.0800000001 5566593.869999999, 314448.8099999996 5566666.0600000005, 314451.4199999999 5566668.42, 314464.1299999999 5566679.949999999, 314473.04000000004 5566688.0600000005, 314502.1900000004 5566718.68, 314535.8499999996 5566754.050000001, 314579.98000000045 5566804.25, 314584.2000000002 5566809.050000001, 314635.1500000004 5566866.66, 314665.8799999999 5566901.41, 314703.0999999996 5566952.67, 314720.25 5566973.59, 314721.9400000004 5566976.17, 314728.1299999999 5566984.75, 314754.23000000045 5567012.3100000005, 314760.4199999999 5567018.85, 314798.38999999966 5567069.0600000005, 314860.5 5567138.01, 314868.3700000001 5567151.75, 314889.58999999985 5567175.66, 314924.9500000002 5567214.609999999, 314932.8200000003 5567223.26, 314936.95999999996 5567227.83, 314970.29000000004 5567264.49, 314982.3300000001 5567277.75, 315015.9000000004 5567313.529999999, 315017.61000000034 5567315.359999999, 315052.4400000004 5567350.68, 315066.3300000001 5567364.789999999, 315091.2400000002 5567391.380000001, 315142.0499999998 5567440.33, 315158.8200000003 5567456.279999999, 315165.96999999974 5567463.08, 315174.6799999997 5567471.42, 315178.54000000004 5567475.130000001, 315186.7599999998 5567483.02, 315213 5567514.98, 315219.9000000004 5567521.890000001, 315259.1200000001 5567561.1, 315280.8799999999 5567582.84, 315279.38999999966 5567584.390000001, 315295.0700000003 5567600.039999999, 315320.8300000001 5567635.82, 315328.1799999997 5567645.98, 315334.61000000034 5567655.050000001, 315362.20999999996 5567693.9399999995, 315363.3499999996 5567694.99, 315382.9900000002 5567712.779999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-271" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-271.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-271" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-271.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109283</v>
       </c>
       <c r="O2" s="3">
-        <v>46236.69166478514</v>
+        <v>46323.98069187401</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>35738</v>
       </c>
       <c r="S2" s="3">
         <v>35738</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>