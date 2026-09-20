--- v4 (2026-07-29)
+++ v5 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wiltinger Saarbogen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-270</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-270.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-270.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((325820.25 5505253.67, 325787.08999999985 5505268.35, 325781.75 5505268.68, 325730.61000000034 5505266.09, 325695.76999999955 5505260.4399999995, 325677.25 5505254.880000001, 325660.9900000002 5505247.52, 325642.1500000004 5505235.6899999995, 325617.5099999998 5505216.85, 325576.63999999966 5505159.369999999, 325563.5499999998 5505138.99, 325545.1699999999 5505110.380000001, 325546.33999999985 5505110.43, 325530.4199999999 5505090.24, 325512.21999999974 5505065.59, 325493.29000000004 5505039.01, 325489.3300000001 5505033.640000001, 325486.1200000001 5505029.300000001, 325481.20999999996 5505023.380000001, 325458.3700000001 5504999.199999999, 325459.3700000001 5504997.83, 325465.2400000002 5504989.8100000005, 325467.3099999996 5504986.98, 325452.4299999997 5504971.32, 325445.41000000015 5504963.93, 325403.04000000004 5504923.16, 325381.51999999955 5504906.83, 325380.95999999996 5504906.49, 325351.03000000026 5504888.390000001, 325338.76999999955 5504880.960000001, 325337.0800000001 5504879.9399999995, 325336.3700000001 5504879.52, 325326.4000000004 5504873.619999999, 325330.38999999966 5504866.199999999, 325340.6299999999 5504847.130000001, 325340.9500000002 5504846.51, 325362.7000000002 5504805.960000001, 325366.86000000034 5504803.119999999, 325305.3200000003 5504758.800000001, 325226.79000000004 5504710.68, 325220.71999999974 5504707.99, 325207.03000000026 5504701.880000001, 325202.5 5504711.640000001, 325169.71999999974 5504782.279999999, 325167.9400000004 5504786.119999999, 325167.01999999955 5504788.1, 325159.88999999966 5504785.01, 325155.8099999996 5504783.25, 325124.4900000002 5504769.710000001, 325099.04000000004 5504760.5, 325078.75 5504751.949999999, 325033.2000000002 5504732.77, 325023.9199999999 5504730.84, 325019.70999999996 5504729.970000001, 325002.4400000004 5504719.5, 324976.78000000026 5504703.9399999995, 324975.75 5504703.15, 324955.6699999999 5504687.949999999, 324952.03000000026 5504683.18, 324951.33999999985 5504677.1899999995, 324950.3300000001 5504676.4, 324929.6699999999 5504657.07, 324924.26999999955 5504651.92, 324921.98000000045 5504649.35, 324900.41000000015 5504625.619999999, 324885.1500000004 5504607.9399999995, 324863.20999999996 5504582.609999999, 324859.9400000004 5504578.83, 324864.3700000001 5504569.4, 324863.1200000001 5504564.4, 324858.4900000002 5504560.16, 324835.0800000001 5504550.289999999, 324763.5099999998 5504517.960000001, 324642.6699999999 5504454.49, 324577.2000000002 5504418.92, 324572.5800000001 5504416.42, 324461.1500000004 5504347.1, 324454.45999999996 5504342.93, 324425.36000000034 5504326.130000001, 324415.6299999999 5504318.800000001, 324408.01999999955 5504312.24, 324369.1699999999 5504285.99, 324299.8099999996 5504239.17, 324268.6299999999 5504217.26, 324251.2400000002 5504203.67, 324232.8200000003 5504187.93, 324207.98000000045 5504163.41, 324187.03000000026 5504140.800000001, 324160.86000000034 5504112.67, 324150.75 5504101.65, 324112.13999999966 5504059.890000001, 324114.78000000026 5504058.210000001, 324112.0499999998 5504047.77, 324101.9500000002 5504009.119999999, 324083.4400000004 5503938.26, 324081.6299999999 5503931.359999999, 324092.5999999996 5503937.6899999995, 324145.4000000004 5503923.4, 324151.29000000004 5503912.57, 324136.0499999998 5503865.98, 324125.25 5503838.880000001, 324125.9199999999 5503834.869999999, 324131.5499999998 5503835.369999999, 324133.54000000004 5503829.699999999, 324129.73000000045 5503817.869999999, 324102.9900000002 5503734.640000001, 324099.6299999999 5503724.16, 324053.08999999985 5503701.880000001, 324052.9400000004 5503693.16, 324052.79000000004 5503684.68, 324106.0499999998 5503710.789999999, 324105.3499999996 5503712.23, 324138.71999999974 5503730.449999999, 324161.08999999985 5503745.390000001, 324164.5999999996 5503740.07, 324157.8099999996 5503733.380000001, 324153.95999999996 5503724.609999999, 324154.4500000002 5503710.9, 324157.8099999996 5503685.35, 324159.4400000004 5503673.029999999, 324161.2999999998 5503658.949999999, 324161.6500000004 5503651.09, 324301.46999999974 5503740.210000001, 324294.98000000045 5503759.75, 324291.41000000015 5503770.5, 324286.4000000004 5503785.6, 324281.95999999996 5503786.82, 324288.5700000003 5503794.93, 324291.73000000045 5503798.800000001, 324354.8499999996 5503876.08, 324362.48000000045 5503882.880000001, 324369.4500000002 5503882.279999999, 324394.3700000001 5503852.51, 324411.0599999996 5503832.57, 324425.61000000034 5503815.18, 324426.8700000001 5503813.41, 324439.13999999966 5503796.1, 324444.0700000003 5503789.279999999, 324460.4500000002 5503766.279999999, 324465.8700000001 5503758.68, 324470.1799999997 5503761.24, 324470.5 5503761.52, 324473.20999999996 5503763.029999999, 324477.3799999999 5503765.800000001, 324485.3099999996 5503771.08, 324487.5099999998 5503772.539999999, 324506.3499999996 5503785.0600000005, 324522.20999999996 5503795.6, 324529.8300000001 5503800.720000001, 324545.9000000004 5503811.35, 324573.3700000001 5503829.619999999, 324586.08999999985 5503838.08, 324598.58999999985 5503851.08, 324622.3099999996 5503875.710000001, 324625.73000000045 5503879.26, 324659.13999999966 5503914.1, 324660.23000000045 5503915.220000001, 324689.5999999996 5503945.710000001, 324690.88999999966 5503947.039999999, 324720.98000000045 5503978.34, 324637.46999999974 5504101.279999999, 324645.4900000002 5504105.289999999, 324652.8499999996 5504103.51, 324642.9400000004 5504116.18, 324579.20999999996 5504194.529999999, 324563.91000000015 5504185.130000001, 324526.20999999996 5504154.6899999995, 324517.2400000002 5504147.449999999, 324516.79000000004 5504147.199999999, 324505.01999999955 5504140.52, 324478.38999999966 5504125.41, 324472.46999999974 5504122.07, 324451.6900000004 5504110.27, 324446.5099999998 5504107.33, 324418.2000000002 5504091.279999999, 324400.3499999996 5504097.460000001, 324396.46999999974 5504099.539999999, 324394.8099999996 5504100.42, 324392.4199999999 5504101.710000001, 324447.5999999996 5504188.550000001, 324455.23000000045 5504198.91, 324474.4500000002 5504224.98, 324502.0999999996 5504255.48, 324523.5 5504275.039999999, 324611.1900000004 5504351.34, 324631.6500000004 5504365.01, 324672.0800000001 5504384.84, 324736.46999999974 5504412.5600000005, 324736.8700000001 5504412.73, 324787.78000000026 5504432.880000001, 324824.6200000001 5504445.57, 324830.28000000026 5504446.99, 324836.9199999999 5504447.449999999, 324844.3300000001 5504445.68, 324849.4900000002 5504440.970000001, 324852.5800000001 5504436.4399999995, 324883.7400000002 5504454.6, 324916.1900000004 5504471.17, 324967.3700000001 5504493.52, 324989.5599999996 5504503.199999999, 325016.5800000001 5504515.300000001, 325026.88999999966 5504519.92, 325027.6200000001 5504516.92, 325063.95999999996 5504533.51, 325091.63999999966 5504545.52, 325157.6799999997 5504575.3100000005, 325210.45999999996 5504603.609999999, 325289.2000000002 5504642.91, 325329.28000000026 5504661.74, 325354.7400000002 5504676.4399999995, 325369 5504686.720000001, 325394.66000000015 5504706.92, 325474.3799999999 5504774.75, 325479.1699999999 5504779.41, 325501.36000000034 5504801.029999999, 325514.5800000001 5504815.779999999, 325547.8799999999 5504859.529999999, 325546.33999999985 5504860.779999999, 325559.91000000015 5504880.08, 325573.7999999998 5504899.789999999, 325583.13999999966 5504933.300000001, 325584.53000000026 5504934.02, 325589.3499999996 5504936.51, 325596.36000000034 5504935.869999999, 325601.86000000034 5504931.58, 325629.9400000004 5504934.470000001, 325664.23000000045 5504937.99, 325675.8200000003 5504875.41, 325699.3200000003 5504748.59, 325772.3499999996 5504762.220000001, 325801.48000000045 5504772.82, 325809.3300000001 5504775.68, 325808.0099999998 5504768.800000001, 325771.98000000045 5504584.58, 325754.70999999996 5504496.26, 325753.76999999955 5504491.32, 325764.0099999998 5504488.49, 325780.2000000002 5504482.220000001, 325777.83999999985 5504470.58, 325760.70999999996 5504371.65, 325746.5499999998 5504289.77, 325698.5599999996 5504313.16, 325680.48000000045 5504321.98, 325675.03000000026 5504327.91, 325674.1799999997 5504328.84, 325676.03000000026 5504324.17, 325674.6699999999 5504313.960000001, 325672.6900000004 5504299.83, 325667.71999999974 5504274.699999999, 325666.70999999996 5504269.619999999, 325668.25 5504253.279999999, 325686.73000000045 5504218.84, 325677.6299999999 5504215.609999999, 325659.9900000002 5504219.23, 325635.7000000002 5504224.220000001, 325632.73000000045 5504224.82, 325602.79000000004 5504226.26, 325581.4299999997 5504222.91, 325567.33999999985 5504220.699999999, 325519.61000000034 5504202.43, 325509.96999999974 5504197.550000001, 325491.0800000001 5504187.970000001, 325482.13999999966 5504168.6899999995, 325472.88999999966 5504158.130000001, 325473.54000000004 5504156.41, 325485.5499999998 5504124.859999999, 325497.0599999996 5504094.619999999, 325525.9199999999 5504018.85, 325555.7400000002 5503990.98, 325546.78000000026 5503951.32, 325538.86000000034 5503916.33, 325550.96999999974 5503905.859999999, 325565.8099999996 5503893.59, 325584.2599999998 5503878.32, 325597.3799999999 5503867.48, 325638.6299999999 5503833.359999999, 325689.8499999996 5503823.0600000005, 325699.6299999999 5503821.1, 325699.08999999985 5503793.18, 325698.48000000045 5503762.43, 325698.0700000003 5503741.24, 325695.20999999996 5503700.109999999, 325678.6799999997 5503645.699999999, 325731.96999999974 5503636.4399999995, 325738.08999999985 5503635.4, 325738.6799999997 5503635.300000001, 325742.3700000001 5503634.6899999995, 325732.1299999999 5503547.0600000005, 325732.6200000001 5503437.23, 325731.9299999997 5503421.1899999995, 325729.9199999999 5503372.85, 325729.8799999999 5503372.119999999, 325724.66000000015 5503269.220000001, 325719.4900000002 5503165.32, 325719.4299999997 5503164.16, 325717.5800000001 5503125.529999999, 325716.88999999966 5503111.140000001, 325715.7000000002 5503086.51, 325714.9199999999 5503069.880000001, 325714.5099999998 5503061.6, 325714.0800000001 5503053.800000001, 325713.6900000004 5503046.67, 325708.75 5502957.66, 325708.0499999998 5502937.68, 325707.51999999955 5502922.279999999, 325706.4900000002 5502893.08, 325705.78000000026 5502872.710000001, 325705.1200000001 5502853.800000001, 325708.73000000045 5502838.26, 325711.61000000034 5502825.9399999995, 325707.0099999998 5502807.4, 325706.5099999998 5502798.039999999, 325709.0999999996 5502798.84, 325717.3300000001 5502801.34, 325738.6500000004 5502807.84, 325755.86000000034 5502813.09, 325764.8499999996 5502815.84, 325786.0700000003 5502822.289999999, 325798.4400000004 5502826.08, 325803.61000000034 5502827.67, 325808.08999999985 5502829.039999999, 325825.9500000002 5502834.449999999, 325836.5 5502837.67, 325847.0999999996 5502840.9, 325855.08999999985 5502843.35, 325862.5099999998 5502839.460000001, 325894.9199999999 5502784.27, 325896.9500000002 5502780.109999999, 325899.48000000045 5502774.91, 325901.04000000004 5502771.73, 325902.5099999998 5502768.699999999, 325904.76999999955 5502758.109999999, 325902.98000000045 5502749.23, 325902.23000000045 5502744.550000001, 325902.3799999999 5502743.3100000005, 325903.13999999966 5502737.119999999, 325907.98000000045 5502738.380000001, 325910.21999999974 5502729.74, 325914.3499999996 5502725.74, 325928.63999999966 5502729.91, 325931.79000000004 5502721.0600000005, 325925.9000000004 5502719.960000001, 325916.61000000034 5502718.0600000005, 325920.5599999996 5502716.880000001, 325922.0099999998 5502713.720000001, 325925.58999999985 5502698.77, 325930.25 5502679.42, 325934.6200000001 5502661.16, 325928.78000000026 5502659.4399999995, 325920.1500000004 5502656.91, 325916.51999999955 5502655.83, 325907.6900000004 5502653.24, 325903.5999999996 5502652.050000001, 325900.7599999998 5502651.210000001, 325897.2000000002 5502650.16, 325894.46999999974 5502649.359999999, 325883.5499999998 5502646.15, 325873.61000000034 5502643.26, 325863.1299999999 5502640.199999999, 325865.5999999996 5502631.15, 325861.7599999998 5502630.390000001, 325852.3799999999 5502628.539999999, 325847.8799999999 5502627.66, 325845.41000000015 5502627.17, 325838.8200000003 5502625.869999999, 325837.41000000015 5502625.6, 325829.5099999998 5502624.039999999, 325822.6900000004 5502622.699999999, 325820.54000000004 5502631.41, 325816.36000000034 5502648.32, 325814.7400000002 5502654.880000001, 325811.4900000002 5502668.02, 325736.51999999955 5502650, 325736.3300000001 5502649.07, 325735.86000000034 5502630.390000001, 325749.58999999985 5502590.869999999, 325770.91000000015 5502529.42, 325772.5599999996 5502524.6899999995, 325778.6500000004 5502507.279999999, 325777.1799999997 5502493.27, 325781.66000000015 5502488.6, 325771.9000000004 5502488.01, 325770 5502476.4, 325765.20999999996 5502457.699999999, 325760.36000000034 5502442.85, 325747.96999999974 5502401.67, 325745.79000000004 5502395.109999999, 325742.61000000034 5502385.539999999, 325737.79000000004 5502371.050000001, 325737.6900000004 5502370.77, 325732.25 5502359.93, 325729.25 5502353.960000001, 325719.79000000004 5502337.210000001, 325714.1799999997 5502328.77, 325707.7400000002 5502321.220000001, 325700.04000000004 5502312.199999999, 325674.58999999985 5502280.23, 325627.4199999999 5502220.970000001, 325591.46999999974 5502172.9399999995, 325536.9400000004 5502100.08, 325520.8200000003 5502078.5600000005, 325513.54000000004 5502059.5600000005, 325507.5700000003 5502032.84, 325500.3700000001 5502002.609999999, 325493.29000000004 5501980.74, 325489.21999999974 5501971.34, 325479.6699999999 5501949.32, 325467.3200000003 5501925.0600000005, 325452.8700000001 5501900.02, 325454.9500000002 5501894.789999999, 325446.9900000002 5501885.890000001, 325443.98000000045 5501882.5, 325438.0700000003 5501875.82, 325435.73000000045 5501873.18, 325416.3099999996 5501855.66, 325409.9400000004 5501851.58, 325430.1699999999 5501826.85, 325456.16000000015 5501795.0600000005, 325453.23000000045 5501786.99, 325418.8700000001 5501735.91, 325407.8200000003 5501719.470000001, 325401.8700000001 5501719.18, 325405 5501715.33, 325411.13999999966 5501707.83, 325431.1900000004 5501683.3100000005, 325437.3200000003 5501675.76, 325446.3300000001 5501658.42, 325451.0099999998 5501655.300000001, 325460.98000000045 5501636.33, 325460.36000000034 5501626.460000001, 325459.7599999998 5501619.119999999, 325459.5700000003 5501617.220000001, 325459.9900000002 5501611.24, 325460.20999999996 5501608.02, 325442.8200000003 5501608.3100000005, 325382.76999999955 5501604.279999999, 325352.26999999955 5501602.01, 325307.36000000034 5501598.6899999995, 325262.86000000034 5501592.300000001, 325218.9000000004 5501586.119999999, 325164.1200000001 5501577.26, 325066.03000000026 5501558.98, 325009.2999999998 5501547.210000001, 324987.0599999996 5501542.08, 324964.2400000002 5501534.529999999, 324942.0999999996 5501525.25, 324924.11000000034 5501516.73, 324920.1900000004 5501514.869999999, 324900.45999999996 5501503.140000001, 324881.8700000001 5501490.390000001, 324862.3799999999 5501475.5, 324856.33999999985 5501469.15, 324857.01999999955 5501468.26, 324859.6500000004 5501464.82, 324864.04000000004 5501456.960000001, 324875.0999999996 5501437.1899999995, 324884.25 5501420.82, 324872.5499999998 5501404.85, 324867.53000000026 5501397.99, 324855.8499999996 5501375.9, 324846.51999999955 5501352.73, 324841.1900000004 5501334.08, 324839.66000000015 5501328.6899999995, 324835.3200000003 5501304.09, 324833.5800000001 5501279.16, 324834.4900000002 5501253.4399999995, 324836.6500000004 5501229.279999999, 324836.9000000004 5501226.52, 324876.08999999985 5501230.199999999, 324888.5599999996 5501231.380000001, 324900.96999999974 5501232.630000001, 324899.63999999966 5501243.76, 324898.2999999998 5501251.82, 324895 5501267.92, 324893.8799999999 5501271.789999999, 324892.75 5501275, 324890.9000000004 5501280.960000001, 324888.91000000015 5501289.34, 324888.4299999997 5501297.32, 324901.1200000001 5501323.109999999, 324908.4299999997 5501345.59, 324917.03000000026 5501364.33, 324925.79000000004 5501379.52, 324934.5800000001 5501391.77, 324939.9199999999 5501397.5600000005, 324944.0099999998 5501401.99, 324955.4000000004 5501414.33, 324974.3300000001 5501429.58, 324993.8300000001 5501442.73, 325019.6699999999 5501456.119999999, 325038.13999999966 5501463.4, 325065.0999999996 5501471.720000001, 325067.01999999955 5501472.3100000005, 325085.6299999999 5501477.08, 325110.63999999966 5501482.609999999, 325157.26999999955 5501491.77, 325214.0800000001 5501502.16, 325248.4900000002 5501508.01, 325250.5700000003 5501508.33, 325260.76999999955 5501509.92, 325317.1699999999 5501518.68, 325337.0999999996 5501518.23, 325348.8200000003 5501515.65, 325354.6200000001 5501514.359999999, 325375.4199999999 5501508.84, 325381.9199999999 5501507.109999999, 325382.0800000001 5501505.029999999, 325474.26999999955 5501512.609999999, 325499.9199999999 5501514.73, 325720.04000000004 5501517.550000001, 325791.33999999985 5501528.279999999, 325850.5099999998 5501548.41, 325882.8700000001 5501559.369999999, 325911.2999999998 5501570.52, 325909.3200000003 5501576.4, 325934.08999999985 5501586.789999999, 325966.46999999974 5501606.52, 325986.29000000004 5501623.74, 325990.3700000001 5501627.279999999, 326008.9000000004 5501649.279999999, 326012.46999999974 5501654, 326030.79000000004 5501681.49, 326038.5499999998 5501693.050000001, 326054.13999999966 5501720.9, 326065.3700000001 5501746.220000001, 326076.2400000002 5501775.01, 326083.25 5501797.57, 326089.91000000015 5501822.699999999, 326093.6500000004 5501841.59, 326095.9900000002 5501856.460000001, 326097.2400000002 5501864.390000001, 326099.5700000003 5501892.07, 326101.4500000002 5501935.66, 326101.3799999999 5501994.710000001, 326101.3099999996 5502055.8100000005, 326102.5599999996 5502122.449999999, 326104.2599999998 5502190.050000001, 326105.38999999966 5502253.92, 326105.11000000034 5502305.449999999, 326103.9500000002 5502356.43, 326103.83999999985 5502361.23, 326101.0499999998 5502407.199999999, 326097.4199999999 5502444.640000001, 326093.3499999996 5502475.98, 326086.3799999999 5502514.99, 326074.28000000026 5502566.15, 326061 5502620.220000001, 326049.13999999966 5502668.35, 326037.41000000015 5502716.67, 326024.5099999998 5502766.8100000005, 326022.8499999996 5502772.880000001, 326022.41000000015 5502774.5, 326014.5599999996 5502805.4399999995, 325999.1500000004 5502860.99, 325998.5099999998 5502863.34, 325992.46999999974 5502885.220000001, 325988.4199999999 5502899.949999999, 325986.9299999997 5502905.380000001, 325981.0700000003 5502926.630000001, 325972.5800000001 5502959.710000001, 325969.7000000002 5502977.470000001, 325926.20999999996 5502983.48, 325908.1799999997 5502992.77, 325893.66000000015 5503000.26, 325892.71999999974 5503029.23, 325864.3099999996 5503135.119999999, 325838.3200000003 5503250.52, 325822.7400000002 5503368.470000001, 325821.33999999985 5503379.1, 325813.51999999955 5503403.57, 325801.78000000026 5503413.470000001, 325802.48000000045 5503418.26, 325815.0099999998 5503408.34, 325815.51999999955 5503449.6, 325823.75 5503466.289999999, 325819.3200000003 5503493.4399999995, 325812.3499999996 5503570.4, 325816.3099999996 5503581.210000001, 325833.26999999955 5503702.43, 325851.04000000004 5503829.380000001, 325862.4199999999 5503840.699999999, 325861.3700000001 5503849.68, 325864.88999999966 5503867.130000001, 325866.5599999996 5503875.369999999, 325871.0700000003 5503883.960000001, 325882.4299999997 5503900.58, 325892.1299999999 5503921.24, 325913.1900000004 5503996.42, 325937 5504087.300000001, 325943.95999999996 5504113.880000001, 325945.8499999996 5504121.1, 325947.1799999997 5504126.17, 325949.6200000001 5504135.529999999, 325954.5800000001 5504154.51, 325967.96999999974 5504205.73, 325971.9000000004 5504220.789999999, 325973.2999999998 5504226.130000001, 325977.61000000034 5504242.6, 325980.0999999996 5504252.16, 325982.28000000026 5504262.449999999, 325984.3499999996 5504272.25, 325986.53000000026 5504293.630000001, 325982.5 5504319.49, 325987.5099999998 5504334.710000001, 326008.13999999966 5504358.98, 326008.8799999999 5504361.73, 326013.3700000001 5504378.25, 326018.61000000034 5504397.6, 326035.7400000002 5504460.779999999, 326041.33999999985 5504482.08, 326054.7599999998 5504533.1, 326062.6299999999 5504563, 326066.0099999998 5504575.84, 326066.29000000004 5504576.890000001, 326071.01999999955 5504575.4399999995, 326098.33999999985 5504645.609999999, 326105.76999999955 5504664.68, 326105.9500000002 5504673.59, 326106.48000000045 5504699.859999999, 326106.8300000001 5504716.890000001, 326106.91000000015 5504720.5600000005, 326107.5 5504760.26, 326119.2000000002 5504849.109999999, 326119.5999999996 5504852.109999999, 326120.29000000004 5504857.66, 326131.86000000034 5504949.890000001, 326129.36000000034 5504959.300000001, 326127.8099999996 5504982.640000001, 326123.7599999998 5505001.699999999, 326119.7400000002 5505015.68, 326111.6900000004 5505036.9, 326100.3499999996 5505059.01, 326088.66000000015 5505075.91, 326073.48000000045 5505094.09, 326056.71999999974 5505110.539999999, 326030.5800000001 5505131.26, 326024.3499999996 5505138.34, 326021.4500000002 5505145.119999999, 326020.2599999998 5505151.359999999, 326020.4299999997 5505157.529999999, 326021.2999999998 5505161.630000001, 326023.7400000002 5505173.01, 326023.9199999999 5505173.859999999, 326020.16000000015 5505185.16, 325996.4299999997 5505202.17, 325983.8499999996 5505211.18, 325961.4500000002 5505223.98, 325954.4400000004 5505227.66, 325948.3700000001 5505225.93, 325906.20999999996 5505233.1899999995, 325879.5999999996 5505241.789999999, 325826.48000000045 5505253.300000001, 325825.4400000004 5505249.6, 325821.1699999999 5505249.720000001, 325820.25 5505253.67)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-270.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-270.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109341</v>
       </c>
       <c r="O2" s="3">
-        <v>46232.26836987178</v>
+        <v>46285.44575155003</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>35668</v>
       </c>
       <c r="S2" s="3">
         <v>35668</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>