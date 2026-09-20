--- v3 (2026-06-09)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Urprümschleife bei Echtershausen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-268</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-268.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-268.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((314882.1200000001 5544179.199999999, 314899.6299999999 5544265.949999999, 314884.9000000004 5544267.85, 314867.3499999996 5544270.119999999, 314864.3300000001 5544270.699999999, 314860.8700000001 5544271.35, 314855 5544271.6, 314801.75 5544273.76, 314805.23000000045 5544293.59, 314807.2599999998 5544305.07, 314810.45999999996 5544323.3100000005, 314803.08999999985 5544324.15, 314788.29000000004 5544325.8100000005, 314763.04000000004 5544328.18, 314735.9199999999 5544330.73, 314730.4000000004 5544333.01, 314698.6200000001 5544346.140000001, 314673.04000000004 5544370.880000001, 314703.71999999974 5544392.49, 314735.36000000034 5544391.390000001, 314769.5800000001 5544398.07, 314769.5499999998 5544406.539999999, 314769.51999999955 5544413.609999999, 314758.4199999999 5544417.51, 314750.3200000003 5544442.15, 314741.45999999996 5544454.5, 314719.5 5544471.23, 314699.4900000002 5544482.18, 314642.29000000004 5544513.529999999, 314613.4199999999 5544518.51, 314599.83999999985 5544514.1899999995, 314575.36000000034 5544490.220000001, 314555.5599999996 5544463.369999999, 314542.2599999998 5544430.529999999, 314537.3499999996 5544408.800000001, 314536.16000000015 5544381.550000001, 314538.1200000001 5544357.539999999, 314539.51999999955 5544352.26, 314543.66000000015 5544336.609999999, 314552.25 5544315.9, 314563.8300000001 5544297.67, 314579.5999999996 5544285.26, 314589.8799999999 5544282.23, 314608.4500000002 5544258.220000001, 314627.86000000034 5544243.73, 314714.88999999966 5544208.960000001, 314746.03000000026 5544189.890000001, 314766.7000000002 5544183.77, 314776.6299999999 5544182.74, 314789.0700000003 5544181.460000001, 314813.04000000004 5544176.779999999, 314866.8700000001 5544164.619999999, 314877.9400000004 5544158.49, 314882.1200000001 5544179.199999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-268.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-268.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109280</v>
       </c>
       <c r="O2" s="3">
-        <v>46182.06437616978</v>
+        <v>46285.52937839631</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>35409</v>
       </c>
       <c r="S2" s="3">
         <v>35409</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>