--- v5 (2026-07-26)
+++ v6 (2026-09-17)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Remmelbachtal und Braunebachtal bei Mürlenbach</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-252</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-252.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-252.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((333263.8799999999 5559907.8100000005, 333253 5559922.01, 333247.03000000026 5559952.640000001, 333254.8099999996 5559983.93, 333254.73000000045 5559995.359999999, 333260.3700000001 5560036.16, 333251.6500000004 5560028.6899999995, 333235 5560014.42, 333221.88999999966 5560003.18, 333133.2599999998 5559912.09, 333015.08999999985 5559891.74, 332967.91000000015 5559881.16, 332902.3300000001 5559843.710000001, 332769.6200000001 5559769.43, 332730.9400000004 5559694.890000001, 332690.1299999999 5559710.42, 332651.8200000003 5559668.630000001, 332587.4299999997 5559634.99, 332518.6900000004 5559635.77, 332374.1299999999 5559613.880000001, 332249.2599999998 5559558.68, 332116.54000000004 5559559.460000001, 332092.88999999966 5559559.34, 332090.6699999999 5559558.26, 332090.3200000003 5559558.09, 332060.4900000002 5559543.67, 332052.63999999966 5559520.33, 332044.4500000002 5559495.539999999, 332042.9199999999 5559490.91, 331987.6799999997 5559458.27, 331917.16000000015 5559431.35, 331886.70999999996 5559422, 331844.75 5559415.789999999, 331882.28000000026 5559249.67, 331874.16000000015 5559247.82, 331809.4299999997 5559232.970000001, 331793.58999999985 5559205.029999999, 331741.5999999996 5559262.550000001, 331650.6299999999 5559188.35, 331630.8700000001 5559165.779999999, 331546.0599999996 5559083.32, 331528.0599999996 5559075.800000001, 331524.9900000002 5559073.630000001, 331500.98000000045 5559056.67, 331466.5700000003 5559086.65, 331368.79000000004 5558975.84, 331346.28000000026 5558952.01, 331328.54000000004 5558927.58, 331308.23000000045 5558902.6, 331258.38999999966 5558955.58, 331059.38999999966 5558758.550000001, 331064.25 5558751.890000001, 331077.2599999998 5558734.029999999, 331064.6699999999 5558724.91, 331012.54000000004 5558703.09, 331000.0599999996 5558701.859999999, 330989.0499999998 5558703.33, 330951.88999999966 5558711.880000001, 330973.78000000026 5558643.390000001, 330974.9400000004 5558638.609999999, 330974.6900000004 5558630.76, 331036.73000000045 5558592.34, 331021.36000000034 5558520.48, 331066.13999999966 5558505.039999999, 331070.1200000001 5558503.67, 331096.86000000034 5558494.4399999995, 331124.5700000003 5558484.890000001, 331096.4299999997 5558381.66, 331094.71999999974 5558375.6, 331145.7599999998 5558355.51, 331148.28000000026 5558331.93, 331150.7400000002 5558308.83, 331150.8499999996 5558307.720000001, 331151.4900000002 5558301.73, 331155.1299999999 5558273.789999999, 331159.48000000045 5558240.43, 331189.4000000004 5558227.08, 331240.33999999985 5558223.24, 331263.2999999998 5558201.140000001, 331260.1699999999 5558139.880000001, 331247.7599999998 5558113.529999999, 331224.9500000002 5558104.699999999, 331189.0999999996 5558088.33, 331139.33999999985 5558073.359999999, 331124.75 5558072.3100000005, 331100.1299999999 5558073.49, 331056.8099999996 5558067.109999999, 331033.88999999966 5558060.66, 330988.11000000034 5558038.34, 330967.38999999966 5558028.960000001, 330954.4000000004 5558023.08, 330869.83999999985 5557979.98, 330854.45999999996 5557964.27, 330817.8300000001 5557931.75, 330799.36000000034 5557915.35, 330789.38999999966 5557906.5, 330779.5499999998 5557894.529999999, 330753.48000000045 5557872.23, 330716.2000000002 5557849.859999999, 330714.9900000002 5557852.51, 330659.53000000026 5557826.4399999995, 330646.6299999999 5557823.619999999, 330638.20999999996 5557821.779999999, 330634.29000000004 5557820.92, 330630.6500000004 5557820.130000001, 330620.9500000002 5557817.17, 330609.3200000003 5557812.58, 330559.86000000034 5557791.26, 330508.03000000026 5557767.529999999, 330499.11000000034 5557763.220000001, 330488.4199999999 5557775.880000001, 330483.33999999985 5557768.859999999, 330477.51999999955 5557760.82, 330475.91000000015 5557759.449999999, 330473.4900000002 5557758.25, 330467.0999999996 5557754.68, 330461.7400000002 5557747.68, 330459.4500000002 5557743.57, 330449 5557724.75, 330471.6799999997 5557711.35, 330481.9199999999 5557703.01, 330489.1299999999 5557697.130000001, 330498.48000000045 5557691.109999999, 330498.6799999997 5557691.029999999, 330504.2599999998 5557688.779999999, 330517.1299999999 5557687.09, 330524.5 5557685.289999999, 330541.21999999974 5557681.210000001, 330555.5099999998 5557677.59, 330572.88999999966 5557677.359999999, 330585.28000000026 5557680.4399999995, 330590.3799999999 5557683.380000001, 330603.46999999974 5557692.16, 330608.16000000015 5557695.640000001, 330608.8300000001 5557693.99, 330613.36000000034 5557688.720000001, 330613.76999999955 5557688.24, 330613.0999999996 5557685.0600000005, 330617.21999999974 5557679.359999999, 330639.2400000002 5557678.77, 330683.0800000001 5557677.58, 330704.58999999985 5557693.539999999, 330722.6900000004 5557707.83, 330738.1200000001 5557715.58, 330766.4500000002 5557726.65, 330782.5999999996 5557723.6, 330790.78000000026 5557721.48, 330799.2999999998 5557723.619999999, 330814.03000000026 5557728.98, 330821.25 5557735.210000001, 330832.0800000001 5557741.359999999, 330841.2999999998 5557742.630000001, 330848.4199999999 5557737.59, 330857.98000000045 5557726.380000001, 330863.03000000026 5557716.92, 330868.6299999999 5557705.279999999, 330869.8499999996 5557712.18, 330870.9400000004 5557727.59, 330868.1200000001 5557732.25, 330869.0499999998 5557735.609999999, 330864.1299999999 5557739.1899999995, 330863.0599999996 5557743.74, 330867.6900000004 5557746.140000001, 330867.04000000004 5557749.52, 330978.0499999998 5557811.23, 331035.8799999999 5557831.369999999, 331046.26999999955 5557831.4, 331054.3099999996 5557817.74, 331056.6299999999 5557817.140000001, 331071.6200000001 5557825.58, 331083.0999999996 5557832.07, 331088.25 5557834.970000001, 331104.6500000004 5557844.210000001, 331107.0700000003 5557845.67, 331116.45999999996 5557851.35, 331118.3200000003 5557852.48, 331118.2599999998 5557851.5, 331123.8200000003 5557847.27, 331126.8300000001 5557840.92, 331132.8300000001 5557817.33, 331132.26999999955 5557813.75, 331134.41000000015 5557810.49, 331364.6799999997 5557853.24, 331412.2000000002 5557912.630000001, 331457.98000000045 5557912.880000001, 331478.16000000015 5557991.880000001, 331502.1299999999 5558026.08, 331493.6699999999 5558041.220000001, 331531.03000000026 5558025.859999999, 331566.1500000004 5558009.74, 331605.9500000002 5557959.539999999, 331610.70999999996 5557954.220000001, 331613.1900000004 5557949.16, 331613.5800000001 5557947.130000001, 331614.1799999997 5557939.210000001, 331617.4199999999 5557930.59, 331629.29000000004 5557914.34, 331644.3499999996 5557891.67, 331648.23000000045 5557889.1, 331660 5557886.9399999995, 331724.20999999996 5557875.27, 331727.08999999985 5557874.470000001, 331729.45999999996 5557873.8100000005, 331739.73000000045 5557870.73, 331745.5 5557870.869999999, 331754.03000000026 5557872.880000001, 331760.25 5557874.27, 331765.78000000026 5557873.609999999, 331772.6699999999 5557869.75, 331782.1699999999 5557863.720000001, 331783.4500000002 5557866.01, 331788.0700000003 5557862.84, 331796.91000000015 5557856.76, 331805.73000000045 5557850.6899999995, 331810.1200000001 5557845.880000001, 331819.61000000034 5557832.85, 331823.0499999998 5557827.42, 331820.9900000002 5557826.369999999, 331825.96999999974 5557819.619999999, 331851.8300000001 5557800.07, 331940.0800000001 5557720.51, 331987.36000000034 5557700.18, 332047 5557685.99, 332051.6900000004 5557693.16, 332022.98000000045 5557712.630000001, 331982.21999999974 5557729.710000001, 331876.5800000001 5557836.92, 331865.8499999996 5557872.52, 331853.4199999999 5557888.789999999, 331852.8700000001 5557882.26, 331850.11000000034 5557881.58, 331844.9199999999 5557881.199999999, 331840.38999999966 5557894.3100000005, 331833.3799999999 5557895.720000001, 331826.95999999996 5557902.4399999995, 331823.8099999996 5557909.34, 331819.3700000001 5557911.050000001, 331816.9000000004 5557918.58, 331814.7999999998 5557919.08, 331808.96999999974 5557916.09, 331802 5557919.58, 331796.78000000026 5557926.880000001, 331794.58999999985 5557936.550000001, 331781.79000000004 5557942.9399999995, 331773.7999999998 5557942.640000001, 331769.41000000015 5557948.07, 331768.4199999999 5557954.82, 331758.76999999955 5557961.3100000005, 331744.6299999999 5557964.57, 331744.83999999985 5557972.130000001, 331738.95999999996 5557977.470000001, 331724.5 5557981.52, 331673.2599999998 5558023.859999999, 331661.7400000002 5558042.18, 331638.71999999974 5558084.48, 331668.8200000003 5558104, 331659.61000000034 5558113.800000001, 331636.6500000004 5558130.800000001, 331621.5099999998 5558138.82, 331586.96999999974 5558154.16, 331546.53000000026 5558173.9, 331539.4900000002 5558177.33, 331533.8200000003 5558184.25, 331526.3700000001 5558217.41, 331525.0700000003 5558223.26, 331522.4299999997 5558254.859999999, 331521.6799999997 5558268.9, 331517.53000000026 5558335.84, 331556.1500000004 5558407.35, 331563.7400000002 5558426.59, 331571.41000000015 5558446.0600000005, 331591.20999999996 5558497.6899999995, 331581.9500000002 5558501.27, 331578.1699999999 5558502.720000001, 331574 5558504.32, 331571 5558505.48, 331588.8200000003 5558535.59, 331603.6500000004 5558555.9, 331616.48000000045 5558567.800000001, 331640.5 5558587.83, 331645.1299999999 5558589.52, 331668.61000000034 5558620.789999999, 331671.88999999966 5558636.050000001, 331673.6200000001 5558650.109999999, 331673.8700000001 5558656.4399999995, 331674.0499999998 5558666.5600000005, 331673.75 5558694.130000001, 331674.1500000004 5558749.65, 331667.7000000002 5558778.59, 331666.3200000003 5558789.789999999, 331665.3799999999 5558803.720000001, 331665.28000000026 5558815.76, 331664.7400000002 5558823.619999999, 331669.7400000002 5558836.5, 331676.1699999999 5558849.029999999, 331682.29000000004 5558861.92, 331691.9500000002 5558884.8100000005, 331694.5 5558891.65, 331703.5499999998 5558937.619999999, 331705.08999999985 5558943.32, 331707.48000000045 5558950.109999999, 331710.63999999966 5558957.460000001, 331713.6500000004 5558962.960000001, 331718.91000000015 5558971.27, 331725.79000000004 5558979.960000001, 331735.4400000004 5558991.23, 331770.73000000045 5559030.48, 331777.96999999974 5559036.77, 331784.5099999998 5559041.859999999, 331792.2599999998 5559047, 331830.6900000004 5559063.15, 331834.0999999996 5559063.93, 331838.4900000002 5559065.41, 331845.1900000004 5559068.01, 331850.5099999998 5559070.98, 331855.8499999996 5559074.449999999, 331861.1299999999 5559078.57, 331992.7400000002 5559188.83, 332002.0499999998 5559195.43, 332011.9000000004 5559201.84, 332022.28000000026 5559208.449999999, 332031.8700000001 5559213.76, 332043.16000000015 5559219.779999999, 332052.8099999996 5559224.390000001, 332059.3200000003 5559227.3100000005, 332066.71999999974 5559230.210000001, 332074.28000000026 5559232.33, 332083.9199999999 5559234.609999999, 332090.36000000034 5559234.68, 332100.7599999998 5559235.539999999, 332112.13999999966 5559236.619999999, 332130.9299999997 5559240.07, 332144.5 5559243.59, 332161.76999999955 5559246.1899999995, 332171.0999999996 5559246, 332193.98000000045 5559247.98, 332235.98000000045 5559253.9399999995, 332266.6900000004 5559282.300000001, 332292.5099999998 5559306.6, 332311.86000000034 5559326.09, 332332 5559342.92, 332340.83999999985 5559351.48, 332341.9900000002 5559365.67, 332348.6699999999 5559363.76, 332350.3300000001 5559359.609999999, 332357.78000000026 5559361.130000001, 332368.66000000015 5559368.24, 332383.6900000004 5559375.699999999, 332406.0599999996 5559379.08, 332444.46999999974 5559380.550000001, 332481.9299999997 5559378.789999999, 332541.8799999999 5559370.08, 332573.7599999998 5559367.779999999, 332602.61000000034 5559366.369999999, 332638.26999999955 5559368.710000001, 332674.66000000015 5559375.050000001, 332698.28000000026 5559379.710000001, 332722.3499999996 5559384.01, 332748.8200000003 5559385.85, 332766.5700000003 5559381.23, 332783.79000000004 5559370.460000001, 332797.1799999997 5559358.08, 332803.1500000004 5559350.49, 332806.86000000034 5559350.470000001, 332813.25 5559346.58, 332815.5700000003 5559341.220000001, 332818.26999999955 5559336.6899999995, 332854.5 5559301.1, 332870.8099999996 5559278.140000001, 332881.2599999998 5559261.48, 332884.01999999955 5559254.5600000005, 332885.38999999966 5559229.9399999995, 332889.5999999996 5559206.970000001, 332896.36000000034 5559188.43, 332907.4500000002 5559180.68, 332929.13999999966 5559167.09, 332953.1200000001 5559151.880000001, 332976.7400000002 5559137.710000001, 333026.76999999955 5559145.890000001, 333102.66000000015 5559169.529999999, 333186.63999999966 5559218.970000001, 333275.4000000004 5559251.98, 333355.5 5559254.220000001, 333360.16000000015 5559252.83, 333364.1200000001 5559251.65, 333451.5599999996 5559225.640000001, 333478.98000000045 5559283.359999999, 333511.3099999996 5559330.33, 333513.03000000026 5559332.83, 333517.98000000045 5559337.039999999, 333523.1299999999 5559341.4399999995, 333545.6900000004 5559360.67, 333546.61000000034 5559361.460000001, 333549.46999999974 5559360.050000001, 333630.6699999999 5559320.01, 333664.0700000003 5559369.960000001, 333763.70999999996 5559389.02, 333831.16000000015 5559401.93, 333759.5800000001 5559495.49, 333733.1299999999 5559524.970000001, 333702.61000000034 5559547.199999999, 333678.88999999966 5559554.630000001, 333679.61000000034 5559566.6, 333675.6500000004 5559658.07, 333637.41000000015 5559648.890000001, 333604.9400000004 5559650.73, 333580.08999999985 5559665.67, 333564.48000000045 5559689.35, 333559.78000000026 5559719.57, 333472.29000000004 5559778.699999999, 333462.38999999966 5559777.99, 333415.8499999996 5559778.1, 333377.4400000004 5559778.85, 333364.1500000004 5559781.460000001, 333361.9500000002 5559779.470000001, 333352.9299999997 5559782.9, 333352.98000000045 5559788.380000001, 333353.0700000003 5559800.119999999, 333353.51999999955 5559855.789999999, 333351.26999999955 5559879.85, 333344.48000000045 5559891.4399999995, 333336.9299999997 5559897.33, 333320.26999999955 5559902.23, 333280.6200000001 5559902.52, 333263.8799999999 5559907.8100000005)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-252" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-252.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-252" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-252.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109327</v>
       </c>
       <c r="O2" s="3">
-        <v>46229.45966784094</v>
+        <v>46282.81806388162</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33785</v>
       </c>
       <c r="S2" s="3">
         <v>33785</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>