--- v3 (2026-07-31)
+++ v4 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Reichelsteiner Bachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-239</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-239.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-239.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((408629.48000000045 5564259.109999999, 408638.9900000002 5564278.48, 408632.5599999996 5564281.210000001, 408628 5564283.16, 408627.61000000034 5564283.710000001, 408586.71999999974 5564251.17, 408583.3099999996 5564249.5600000005, 408582.71999999974 5564250.01, 408563.91000000015 5564264.109999999, 408552.5800000001 5564256.609999999, 408543.20999999996 5564246.59, 408533.5800000001 5564236.289999999, 408524.0099999998 5564226.07, 408504.7400000002 5564198.23, 408498.01999999955 5564186.449999999, 408491.3700000001 5564174.779999999, 408479.9000000004 5564150.68, 408466.0999999996 5564120.01, 408460.96999999974 5564105.720000001, 408460.5999999996 5564103.73, 408458.1799999997 5564090.5600000005, 408456.0499999998 5564079.029999999, 408458.2000000002 5564077.27, 408456.5499999998 5564072.880000001, 408451.83999999985 5564060.41, 408450.79000000004 5564057.6, 408447.9400000004 5564039.76, 408445.2400000002 5564022.779999999, 408445.41000000015 5564020.76, 408447.2400000002 5563999.859999999, 408455.6799999997 5563981.279999999, 408458.7000000002 5563976.24, 408463.73000000045 5563967.82, 408470.1200000001 5563958.48, 408478.46999999974 5563946.26, 408485.96999999974 5563935.289999999, 408486.7999999998 5563934.07, 408493.45999999996 5563924.3100000005, 408494.6799999997 5563922.359999999, 408503.6500000004 5563919.41, 408515.9400000004 5563915.359999999, 408518.6799999997 5563903.41, 408521.63999999966 5563890.43, 408524.45999999996 5563883.75, 408527.3200000003 5563876.92, 408530.38999999966 5563845.880000001, 408531.6200000001 5563833.59, 408524.53000000026 5563825.369999999, 408520.1200000001 5563820.27, 408505.3700000001 5563796.289999999, 408503.73000000045 5563793.630000001, 408493.6200000001 5563782.67, 408488.6900000004 5563778.529999999, 408483 5563773.77, 408474.76999999955 5563768.07, 408456.5 5563755.4, 408446.26999999955 5563745.119999999, 408455.8300000001 5563725.51, 408456.4900000002 5563724.16, 408456.76999999955 5563723.6, 408444.54000000004 5563717.029999999, 408421.63999999966 5563699.470000001, 408399.3499999996 5563697.369999999, 408386.4900000002 5563698.5600000005, 408358.58999999985 5563691.24, 408357.20999999996 5563690.380000001, 408343.6299999999 5563682.029999999, 408325.36000000034 5563663.16, 408295.48000000045 5563641.609999999, 408235.83999999985 5563600.24, 408210.6500000004 5563587.550000001, 408194.75 5563570.8100000005, 408150.1200000001 5563541.99, 408133.3200000003 5563517.6899999995, 408131.5099999998 5563514.52, 408129.88999999966 5563515.720000001, 408128.20999999996 5563516.970000001, 408127.46999999974 5563517.52, 408126.75 5563518.0600000005, 408120.21999999974 5563510.15, 408107.9900000002 5563495.32, 408096.41000000015 5563481.279999999, 408093.70999999996 5563478, 408081.38999999966 5563446.76, 408067.0999999996 5563435.119999999, 408046.0599999996 5563433.51, 408027.9000000004 5563432.109999999, 408006.0700000003 5563431.460000001, 407979.86000000034 5563430.68, 407968.36000000034 5563429.199999999, 407955.4900000002 5563427.550000001, 407940.73000000045 5563448.550000001, 407938.3700000001 5563451.91, 407936.0099999998 5563461.18, 407931.11000000034 5563476.9399999995, 407931.63999999966 5563496.470000001, 407931.7000000002 5563498.73, 407946.5999999996 5563543.039999999, 407950.70999999996 5563566.4, 407951.8099999996 5563592.49, 407972.70999999996 5563626.26, 407981.1799999997 5563631.42, 408011.71999999974 5563650, 408023.4199999999 5563660.25, 408037.23000000045 5563672.33, 408047.88999999966 5563689.57, 408053.95999999996 5563699.390000001, 408057.3799999999 5563704.93, 408060.83999999985 5563709.73, 408067.41000000015 5563718.859999999, 408076.0499999998 5563730.869999999, 408079.3499999996 5563735.460000001, 408084.20999999996 5563742.220000001, 408091.6699999999 5563752.59, 408098.8799999999 5563762.609999999, 408106.04000000004 5563772.550000001, 408109.6200000001 5563777.550000001, 408113.8300000001 5563781.199999999, 408131.4000000004 5563796.49, 408142.98000000045 5563815.220000001, 408152.4199999999 5563830.49, 408153.7599999998 5563832.65, 408163.5599999996 5563848.52, 408172.1200000001 5563862.359999999, 408172.75 5563876.07, 408173.3799999999 5563889.720000001, 408173.70999999996 5563896.960000001, 408173.1299999999 5563903.119999999, 408171.53000000026 5563920.0600000005, 408170.23000000045 5563933.83, 408169.79000000004 5563938.49, 408167.6500000004 5563947.4399999995, 408163.3700000001 5563965.289999999, 408162.29000000004 5563971.99, 408160.5599999996 5563982.710000001, 408158.8499999996 5563993.26, 408157.8700000001 5563999.300000001, 408150.26999999955 5564015.3100000005, 408144.21999999974 5564028.039999999, 408142.29000000004 5564032.1, 408136.7999999998 5564039.800000001, 408126.6900000004 5564053.970000001, 408125.51999999955 5564056.369999999, 408119.0099999998 5564069.710000001, 408117.83999999985 5564072.77, 408111.3300000001 5564089.73, 408106.98000000045 5564101.08, 408106.20999999996 5564106.789999999, 408104.76999999955 5564117.380000001, 408103.98000000045 5564123.18, 408102.79000000004 5564136.83, 408101.4199999999 5564152.41, 408091.3300000001 5564168.4399999995, 408081.29000000004 5564184.369999999, 408077.98000000045 5564196.800000001, 408077.2400000002 5564196.449999999, 408051.28000000026 5564170.41, 408050.0999999996 5564169.24, 408013.6900000004 5564132.789999999, 408013.03000000026 5564131.65, 408033.70999999996 5564111.91, 408076.36000000034 5564089.5600000005, 408085.8300000001 5564077.68, 408095.88999999966 5564062.67, 408112.1299999999 5563993.65, 408107.4900000002 5563940.76, 408125.83999999985 5563910.51, 408140.91000000015 5563848.460000001, 408115.88999999966 5563814.369999999, 408065.23000000045 5563768.68, 408054.76999999955 5563743.33, 408015.2999999998 5563686.25, 407993.53000000026 5563663.029999999, 407981.58999999985 5563653.01, 407979.1200000001 5563651.49, 407973.48000000045 5563647.99, 407944.8499999996 5563630.27, 407920.71999999974 5563609.41, 407902.46999999974 5563564.720000001, 407893.6900000004 5563543.199999999, 407893.45999999996 5563539.470000001, 407893.0599999996 5563532.84, 407892.01999999955 5563515.539999999, 407890.7599999998 5563494.609999999, 407904.54000000004 5563491.9399999995, 407906.88999999966 5563467.35, 407908.1699999999 5563453.949999999, 407909.1900000004 5563443.24, 407909.6699999999 5563438.27, 407911.4900000002 5563429.91, 407914.88999999966 5563414.300000001, 407905.75 5563397.25, 407904.08999999985 5563393.58, 407901.4900000002 5563384.75, 407900.04000000004 5563379.82, 407892.8499999996 5563355.3100000005, 407886.04000000004 5563332.140000001, 407884.51999999955 5563326.98, 407882.98000000045 5563321.73, 407895.1500000004 5563318.27, 407873.4000000004 5563290.17, 407872.9900000002 5563289.130000001, 407851.01999999955 5563248.32, 407832.79000000004 5563205.85, 407824.4400000004 5563163.82, 407825.95999999996 5563081.32, 407854.71999999974 5562997.74, 407852.91000000015 5562987.52, 407839.5800000001 5562954.279999999, 407823.03000000026 5562932.619999999, 407808.1299999999 5562917.539999999, 407792.21999999974 5562900.74, 407778.4199999999 5562877.359999999, 407750.86000000034 5562830.800000001, 407732.0800000001 5562786.8100000005, 407725.7000000002 5562753.779999999, 407727.66000000015 5562745.67, 407737.4000000004 5562705.109999999, 407745.38999999966 5562676.6899999995, 407746.1699999999 5562676.949999999, 407761.9000000004 5562678.970000001, 407763.1500000004 5562679.029999999, 407779.3799999999 5562560.1899999995, 407778.0800000001 5562560.02, 407774.3499999996 5562525.210000001, 407765.4199999999 5562489.67, 407773.46999999974 5562443.380000001, 407778.58999999985 5562418.74, 407779.5099999998 5562420.16, 407779.8700000001 5562418.48, 407782.7400000002 5562404.869999999, 407808.04000000004 5562373.369999999, 407807.2999999998 5562372.369999999, 407812.0099999998 5562366.529999999, 407820.91000000015 5562353.41, 407826.83999999985 5562339.32, 407830.4299999997 5562312.84, 407826.5999999996 5562277.17, 407828.3200000003 5562271.09, 407830.0599999996 5562264.9399999995, 407694.41000000015 5562326.25, 407665.53000000026 5562341.779999999, 407664.20999999996 5562324.880000001, 407652.86000000034 5562178.109999999, 407719.7000000002 5562099.970000001, 407732.6299999999 5562084.84, 407733.1500000004 5562084.24, 407736.25 5562080.619999999, 407785.3099999996 5562056.27, 407834.08999999985 5562017.51, 407921.0599999996 5561985.83, 407936.4400000004 5562008.970000001, 407939.9000000004 5562008.85, 407971.0999999996 5562007.77, 408000.7599999998 5561996.5, 408025.8200000003 5561971.93, 408055.1200000001 5561933.93, 408075.5800000001 5561899.6, 408078.5999999996 5561899.76, 408091.16000000015 5561900.42, 408090.7999999998 5561896.92, 408089.9400000004 5561853.199999999, 408088.45999999996 5561777.59, 408083.75 5561774.83, 408085.0999999996 5561772.470000001, 408087.5599999996 5561768.1899999995, 408121.9199999999 5561708.42, 408139.9199999999 5561671.470000001, 408137.63999999966 5561656.83, 408132.8799999999 5561626.130000001, 408132.4000000004 5561623.66, 408121.13999999966 5561565.210000001, 408117.36000000034 5561545.630000001, 408116.5 5561541.15, 408115.23000000045 5561534.57, 408114.0099999998 5561531.73, 408111.4400000004 5561526.76, 408091.36000000034 5561488.050000001, 408085.16000000015 5561477.4399999995, 408060.4900000002 5561435.18, 408059.0499999998 5561432.720000001, 408063.8799999999 5561426.93, 408063.41000000015 5561424.83, 408042.45999999996 5561375.720000001, 408020.36000000034 5561352.84, 407998.08999999985 5561338.449999999, 407993.33999999985 5561335.380000001, 407999.1299999999 5561325.779999999, 408003.9000000004 5561317.84, 408012.8499999996 5561302.960000001, 408021.58999999985 5561288.43, 408025.8700000001 5561281.32, 408030.6900000004 5561268.76, 408039.3799999999 5561246.17, 408040.5 5561243.26, 408042.4000000004 5561238.289999999, 408047.0099999998 5561233.76, 408040.41000000015 5561221.76, 408032.95999999996 5561208.24, 408025.8700000001 5561191.43, 408016.6299999999 5561169.49, 408036.4299999997 5561137.75, 408010.8499999996 5561103.960000001, 408007.9299999997 5561100.539999999, 408006.51999999955 5561099.869999999, 408011.36000000034 5561090.859999999, 408012.08999999985 5561080.140000001, 408014.3799999999 5561066.890000001, 408024.01999999955 5561043.08, 408024.2599999998 5561025.0600000005, 408033.04000000004 5560996.609999999, 408033.0800000001 5560994.07, 408039.6699999999 5560991.279999999, 408051.3499999996 5560986.26, 408055.51999999955 5560985.48, 408055.9500000002 5560985.4, 408057.08999999985 5560986.199999999, 408059.0499999998 5560987.59, 408060.2400000002 5560986.85, 408062 5560985.76, 408063.4199999999 5560984.880000001, 408067.9900000002 5560982.029999999, 408147.75 5561011.07, 408151.1500000004 5561018.619999999, 408154.54000000004 5561024.630000001, 408164.70999999996 5561042.66, 408173.1500000004 5561057.630000001, 408175.58999999985 5561066.82, 408176.4199999999 5561078.75, 408176.66000000015 5561082.220000001, 408176.6799999997 5561082.460000001, 408177.1299999999 5561088.859999999, 408177.5700000003 5561095.24, 408169.4000000004 5561113.460000001, 408164.5800000001 5561124.210000001, 408163.1299999999 5561127.449999999, 408162.3099999996 5561131.279999999, 408160.9900000002 5561137.460000001, 408158.8200000003 5561147.51, 408152.5599999996 5561194.5, 408151.4400000004 5561204.75, 408150.3200000003 5561215.119999999, 408154.20999999996 5561239.34, 408157.73000000045 5561254.35, 408162.91000000015 5561270.220000001, 408174.38999999966 5561281.390000001, 408186.71999999974 5561292.91, 408198.98000000045 5561302.640000001, 408234.54000000004 5561326.609999999, 408272.5099999998 5561358.949999999, 408289.91000000015 5561370.890000001, 408310.0099999998 5561381.640000001, 408344.3300000001 5561399.82, 408359.0499999998 5561412.99, 408375.51999999955 5561433.4, 408369.0099999998 5561436.880000001, 408365.6900000004 5561441.539999999, 408364.4199999999 5561440.779999999, 408361.95999999996 5561439.09, 408357.3099999996 5561446.82, 408353.33999999985 5561462.119999999, 408353.36000000034 5561500.68, 408340.4900000002 5561491.359999999, 408326.6500000004 5561473.9, 408318.8300000001 5561474.539999999, 408314.75 5561477.199999999, 408305.03000000026 5561484.66, 408284.26999999955 5561500.58, 408285.0700000003 5561501.66, 408284.88999999966 5561520.4399999995, 408287.04000000004 5561526.1, 408293.0700000003 5561542, 408295.6200000001 5561544.9, 408307.7400000002 5561558.66, 408310.48000000045 5561561.25, 408332.51999999955 5561582.02, 408361.53000000026 5561593.300000001, 408362.95999999996 5561593.960000001, 408364.4000000004 5561594.630000001, 408368.5499999998 5561596.58, 408377.4900000002 5561617.640000001, 408371.96999999974 5561641, 408374.1699999999 5561651.380000001, 408375.20999999996 5561656.23, 408373.8099999996 5561663.470000001, 408398.2599999998 5561675.970000001, 408356.1200000001 5561728.93, 408347.0099999998 5561730.5600000005, 408336.83999999985 5561732.369999999, 408329.46999999974 5561739.1899999995, 408328.6699999999 5561742.550000001, 408327.13999999966 5561749.08, 408325.8300000001 5561754.67, 408325.33999999985 5561755.4, 408319.26999999955 5561764.4399999995, 408318.78000000026 5561765.76, 408316.78000000026 5561771.1, 408314.9900000002 5561775.9, 408311.86000000034 5561784.26, 408311.6699999999 5561784.789999999, 408306.0800000001 5561795.710000001, 408300.86000000034 5561805.92, 408293.6900000004 5561826.75, 408293.1500000004 5561845, 408292.96999999974 5561851.16, 408292.38999999966 5561870.890000001, 408292.0499999998 5561882.539999999, 408285.13999999966 5561902.93, 408397.88999999966 5561926.92, 408449.23000000045 5562056.33, 408439.41000000015 5562106.640000001, 408418.01999999955 5562137.949999999, 408389.20999999996 5562150.130000001, 408355.38999999966 5562138.9, 408275.6299999999 5562230.91, 408185.38999999966 5562355.609999999, 408039.7599999998 5562367.33, 407970.79000000004 5562389.4, 407950.75 5562489.15, 407925.01999999955 5562625.02, 407905.0099999998 5562777.16, 407983.73000000045 5562835.99, 407986.1900000004 5562838.470000001, 408086.76999999955 5562939.76, 408065.61000000034 5563059.130000001, 408039.41000000015 5563112.470000001, 408033.4400000004 5563178.199999999, 407992.0499999998 5563197.16, 407988.0499999998 5563198.99, 408061.66000000015 5563265.48, 408130.63999999966 5563303.220000001, 407985.71999999974 5563400.25, 407996.9199999999 5563396.710000001, 408047.2000000002 5563409.289999999, 408074.2400000002 5563421.300000001, 408073.3200000003 5563433, 408086.36000000034 5563442.960000001, 408108.58999999985 5563459.9399999995, 408120.7999999998 5563482.6899999995, 408128.58999999985 5563504.130000001, 408132.1799999997 5563514.01, 408134.6500000004 5563516.640000001, 408160.28000000026 5563539.289999999, 408162.0999999996 5563540.890000001, 408172.1699999999 5563547.6, 408197.33999999985 5563566.289999999, 408213.36000000034 5563582.82, 408250.7400000002 5563606.43, 408327.25 5563656.67, 408349.58999999985 5563672.869999999, 408367.76999999955 5563680.51, 408383.4199999999 5563684.76, 408395.6500000004 5563685.74, 408405.2000000002 5563683, 408404.79000000004 5563691.539999999, 408407.9199999999 5563691.4, 408422.0800000001 5563698.859999999, 408451.63999999966 5563714.43, 408502.6900000004 5563755.68, 408553.91000000015 5563825.85, 408554.4400000004 5563918.449999999, 408533.61000000034 5563956.279999999, 408481.0099999998 5563990.029999999, 408469.71999999974 5564004.34, 408468.83999999985 5564023.960000001, 408468.6200000001 5564028.869999999, 408468.16000000015 5564039.109999999, 408490.3200000003 5564090.800000001, 408505.51999999955 5564117.050000001, 408515.3300000001 5564158.539999999, 408528.73000000045 5564188, 408561.3799999999 5564217.35, 408629.48000000045 5564259.109999999)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-239" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-239.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-239" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-239.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109214</v>
       </c>
       <c r="O2" s="3">
-        <v>46234.95602161604</v>
+        <v>46323.98069589257</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>33141</v>
       </c>
       <c r="S2" s="3">
         <v>33172</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>