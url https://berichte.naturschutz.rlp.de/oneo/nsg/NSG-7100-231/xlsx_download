--- v2 (2026-08-01)
+++ v3 (2026-10-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wawerner Bruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-231</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-231.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-231.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((322091.28000000026 5503173.3100000005, 322086.20999999996 5503173.76, 322047.63999999966 5503177.25, 322046.20999999996 5503173.34, 322051.51999999955 5503172.859999999, 322052.1900000004 5503168.970000001, 322053.1200000001 5503163.619999999, 322054.13999999966 5503157.76, 322060.0999999996 5503123.5, 322056.9299999997 5503109.93, 322054.46999999974 5503099.369999999, 322059.41000000015 5503082.390000001, 322061.29000000004 5503075.99, 322079.8099999996 5503062.66, 322083.46999999974 5503058.92, 322095.4000000004 5503046.699999999, 322098.95999999996 5503036.470000001, 322105.7000000002 5503017.16, 322105.54000000004 5503016.51, 322100.7599999998 5502996.84, 322102.78000000026 5502986.66, 322128.6299999999 5502967.01, 322137.6900000004 5502952.9399999995, 322142.3799999999 5502937.119999999, 322142.4299999997 5502934.75, 322142.70999999996 5502918.02, 322141.25 5502911.869999999, 322136.1799999997 5502890.390000001, 322135.5599999996 5502889.33, 322094.5 5502818.119999999, 322087.86000000034 5502806.630000001, 322075.29000000004 5502811.119999999, 322053.5700000003 5502818.9, 322041.75 5502823.130000001, 322023.96999999974 5502829.49, 321994.53000000026 5502791.58, 321994.08999999985 5502777.220000001, 322017.4000000004 5502648.630000001, 322023.33999999985 5502643.119999999, 322039.73000000045 5502640.93, 322186.63999999966 5502621.289999999, 322206.8799999999 5502567.359999999, 322202.1200000001 5502565.57, 322186.9500000002 5502560.619999999, 322187.2000000002 5502550.09, 322187.3099999996 5502545.880000001, 322187.5499999998 5502535.32, 322187.8099999996 5502525.08, 322188.0999999996 5502512.82, 322188.9000000004 5502479.16, 322189.4500000002 5502456.41, 322189.5599999996 5502451.470000001, 322190.25 5502422.550000001, 322190.4299999997 5502414.84, 322190.7000000002 5502403.75, 322131.63999999966 5502390.23, 322115.5499999998 5502386.550000001, 322120.70999999996 5502371.83, 322124.86000000034 5502360, 322131.46999999974 5502341.16, 322078.2599999998 5502311.539999999, 322080.0999999996 5502301.390000001, 322093.2000000002 5502229.01, 322022.79000000004 5502179.720000001, 322035.0599999996 5502168.41, 322042.3200000003 5502161.710000001, 322046 5502158.33, 322048.2599999998 5502156.24, 322073.41000000015 5502133.08, 322084.1900000004 5502123.140000001, 322088.9199999999 5502118.789999999, 322097.54000000004 5502110.85, 322144.3499999996 5502205.869999999, 322213.08999999985 5502195.880000001, 322332.4199999999 5502186.6, 322338.1299999999 5502186.140000001, 322331.4400000004 5502097.74, 322331.7599999998 5502096.1899999995, 322333.08999999985 5502089.6899999995, 322334.28000000026 5502083.91, 322348.9299999997 5502012.800000001, 322350.9400000004 5502009.880000001, 322366.25 5502014.199999999, 322381.23000000045 5502018.43, 322467.1299999999 5502042.640000001, 322469.54000000004 5502043.32, 322471.9500000002 5502044.01, 322549.36000000034 5502065.82, 322574.3799999999 5502072.880000001, 322562.4400000004 5502132.66, 322558.91000000015 5502147.25, 322557.5099999998 5502152.98, 322555.95999999996 5502159.4, 322550.7400000002 5502180.92, 322509.3499999996 5502210.529999999, 322481.5999999996 5502253.9, 322461.96999999974 5502297.32, 322439.41000000015 5502359.9, 322412.66000000015 5502419.109999999, 322371.8099999996 5502479.470000001, 322356.11000000034 5502506.109999999, 322346.0700000003 5502523.130000001, 322338.96999999974 5502564.01, 322361.8700000001 5502607.539999999, 322404.20999999996 5502652.1, 322411.1900000004 5502659.449999999, 322409.1900000004 5502662.800000001, 322386.53000000026 5502656.949999999, 322385.73000000045 5502661.9, 322383.23000000045 5502661.74, 322385.26999999955 5502672.119999999, 322394.61000000034 5502719.66, 322395.2400000002 5502722.83, 322398.5700000003 5502739.52, 322399.36000000034 5502743.800000001, 322448.4900000002 5502752.59, 322501.21999999974 5502745.109999999, 322560.0999999996 5502741.25, 322589.28000000026 5502742.16, 322620.79000000004 5502740.539999999, 322646.6299999999 5502762.77, 322663.08999999985 5502758.4, 322687.36000000034 5502756.16, 322727.36000000034 5502761.75, 322736.3700000001 5502771.57, 322747.3700000001 5502772.23, 322749.7000000002 5502797.609999999, 322753.7000000002 5502840.5600000005, 322757.1500000004 5502877.619999999, 322757.6799999997 5502883.26, 322770.36000000034 5502887.619999999, 322774.11000000034 5502887.49, 322794.3700000001 5502886.789999999, 322801.45999999996 5502891.130000001, 322830.5099999998 5502954.369999999, 322834.7599999998 5502963.539999999, 322836.61000000034 5502967.550000001, 322858.9900000002 5503010.8100000005, 322857.20999999996 5503018.01, 322837.4299999997 5503031.17, 322815.76999999955 5503045.59, 322800.48000000045 5503055.77, 322790.58999999985 5503062.35, 322788.3700000001 5503063.01, 322739.4299999997 5503077.74, 322735.1500000004 5503079.02, 322723.6900000004 5503082.48, 322712.95999999996 5503085.699999999, 322685.76999999955 5503093.880000001, 322673.5700000003 5503050.119999999, 322664.8300000001 5503018.720000001, 322621.8700000001 5503005.609999999, 322611.5599999996 5503002.449999999, 322609.76999999955 5503001.789999999, 322593.23000000045 5502995.58, 322579.1900000004 5502991.859999999, 322570.0800000001 5502992.57, 322564.1900000004 5502993.039999999, 322546.21999999974 5502997.029999999, 322529.9500000002 5503000.640000001, 322526.3499999996 5503001.449999999, 322514.0599999996 5503005.76, 322509.11000000034 5503007.5, 322497.9400000004 5503011.42, 322492.88999999966 5503013.18, 322452.3700000001 5503037.02, 322429.8300000001 5503050.279999999, 322425.38999999966 5503052.720000001, 322422.6500000004 5503054.15, 322416.33999999985 5503057.5, 322378.2999999998 5503077.75, 322333.4900000002 5503101.609999999, 322254.2599999998 5503147.279999999, 322249.0499999998 5503150.279999999, 322182.5499999998 5503166.1, 322147.21999999974 5503171.07, 322119.4500000002 5503172.18, 322111.0999999996 5503172.51, 322091.28000000026 5503173.3100000005)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-231" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-231.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-231" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-231.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109343</v>
       </c>
       <c r="O2" s="3">
-        <v>46235.27427917613</v>
+        <v>46324.25211081444</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32899</v>
       </c>
       <c r="S2" s="3">
         <v>32899</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>