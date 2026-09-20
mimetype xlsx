--- v3 (2026-07-30)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kenner Flur</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-228</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-228.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-228.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((335786.46999999974 5519874.140000001, 335776.4900000002 5519901.6899999995, 335775.54000000004 5519910.619999999, 335778.76999999955 5519919.5600000005, 335785.41000000015 5519925.880000001, 335801.79000000004 5519934.91, 335806.3700000001 5519939.460000001, 335807.78000000026 5519945.880000001, 335805.9500000002 5519952.25, 335802.46999999974 5519958.380000001, 335800.08999999985 5519962.67, 335788.8700000001 5519982.32, 335722.4199999999 5520099.32, 335660.8300000001 5520065.98, 335595.4199999999 5520016.720000001, 335590.16000000015 5520012.789999999, 335587.63999999966 5520009.6, 335586.0800000001 5520007.630000001, 335572.96999999974 5519991.01, 335505.08999999985 5519904.98, 335491.2999999998 5519887.4399999995, 335488.95999999996 5519884.18, 335449.2999999998 5519904.199999999, 335382.1799999997 5519931.33, 335371.73000000045 5519906.640000001, 335367.86000000034 5519901.619999999, 335331.03000000026 5519853.800000001, 335329.5599999996 5519851.890000001, 335305.2999999998 5519820.4, 335299.6900000004 5519813.109999999, 335267.36000000034 5519771.15, 335250.86000000034 5519777.73, 335197.53000000026 5519799.07, 335176.5800000001 5519740.199999999, 335175.8700000001 5519738.199999999, 335174.7999999998 5519735.18, 335172.5700000003 5519728.9, 335084.66000000015 5519756.609999999, 335084.6200000001 5519756.57, 335067.0800000001 5519762.1899999995, 335050.5999999996 5519767.49, 335035.46999999974 5519701.359999999, 335018.08999999985 5519625.5600000005, 335006.1799999997 5519573.609999999, 334968.46999999974 5519514.85, 334960.1500000004 5519501.91, 334917.5 5519452.35, 334859.51999999955 5519393.91, 334838.2000000002 5519359.9399999995, 334824.63999999966 5519333.32, 334822.5099999998 5519328.140000001, 334886.3700000001 5519300.550000001, 334897.4500000002 5519295.8100000005, 334901.16000000015 5519294.199999999, 334905.8700000001 5519314.640000001, 334950.54000000004 5519287.619999999, 334965.33999999985 5519278.4399999995, 334993.1500000004 5519320.57, 335003.4500000002 5519335.529999999, 334957.5800000001 5519370.74, 335029.5 5519425.32, 335042.0099999998 5519414.33, 335049.1799999997 5519419.23, 335071.78000000026 5519434.84, 335093.3099999996 5519449.74, 335096.79000000004 5519452.119999999, 335108.7400000002 5519460.1899999995, 335119.6500000004 5519467.65, 335176.8700000001 5519506.460000001, 335187.41000000015 5519513.67, 335191.3700000001 5519505.93, 335251.7999999998 5519388.210000001, 335268.70999999996 5519354.52, 335330.48000000045 5519385.77, 335348.70999999996 5519398.5600000005, 335357.63999999966 5519402.300000001, 335367.01999999955 5519404.25, 335376.78000000026 5519404.01, 335386.26999999955 5519401.74, 335404.2599999998 5519394.43, 335412.2999999998 5519393.119999999, 335433.4900000002 5519399.710000001, 335442.6699999999 5519402.49, 335451.3099999996 5519405.23, 335454.28000000026 5519406.109999999, 335413.54000000004 5519496.630000001, 335413.3200000003 5519497.050000001, 335383.3799999999 5519553.66, 335347.16000000015 5519622.17, 335356.1699999999 5519628.3100000005, 335356.6500000004 5519628.6, 335369.28000000026 5519637.210000001, 335393.86000000034 5519653.949999999, 335414.4000000004 5519667.859999999, 335422.3200000003 5519673.27, 335427.88999999966 5519677.039999999, 335500.6299999999 5519726.43, 335528.4500000002 5519745.380000001, 335586.16000000015 5519785.91, 335593.5700000003 5519791.109999999, 335613.1200000001 5519804.8100000005, 335613.1299999999 5519809.460000001, 335618.2999999998 5519810.699999999, 335648.28000000026 5519788.050000001, 335672.78000000026 5519769.529999999, 335697.0599999996 5519751.140000001, 335706.1699999999 5519744.300000001, 335718.11000000034 5519735.32, 335808.0800000001 5519667.4, 335865.9299999997 5519617.32, 335868.91000000015 5519618.75, 335868.7599999998 5519624.08, 335875.78000000026 5519626.199999999, 335885.5800000001 5519624.16, 335897.63999999966 5519617.48, 335898.5499999998 5519616.539999999, 335909.51999999955 5519605.41, 336046.8099999996 5519652.01, 336081.6299999999 5519663.91, 336095.61000000034 5519668.640000001, 336092.16000000015 5519681.24, 336083.58999999985 5519712.92, 336078.6200000001 5519731.289999999, 336070.76999999955 5519760.1, 336051.4199999999 5519831.32, 336048.0499999998 5519843.76, 336043.11000000034 5519846.51, 335935.03000000026 5519816.59, 335890.8300000001 5519802.779999999, 335825.54000000004 5519782.4, 335823.0499999998 5519777.390000001, 335817.6299999999 5519780.720000001, 335815.25 5519787.43, 335812.0700000003 5519798.25, 335809.1200000001 5519808.25, 335803.9000000004 5519826, 335797.8700000001 5519842.66, 335786.46999999974 5519874.140000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-228" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-228.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-228" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-228.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109249</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.63676283092</v>
+        <v>46285.52895283212</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31618</v>
       </c>
       <c r="S2" s="3">
         <v>31618</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>