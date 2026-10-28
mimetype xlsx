--- v3 (2026-08-01)
+++ v4 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>In der Rommerswiese</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-210</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-210.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-210.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((408001.45999999996 5615860.140000001, 407987.21999999974 5615870.15, 407978.33999999985 5615876.4, 407969.1500000004 5615882.880000001, 407968.3099999996 5615883.460000001, 407954.28000000026 5615893.48, 407954.8300000001 5615894.82, 407950.38999999966 5615897.5, 407954.0999999996 5615906.890000001, 407948.9000000004 5615908.91, 407937.5499999998 5615910.109999999, 407925.66000000015 5615911.529999999, 407915.6299999999 5615912.67, 407913.11000000034 5615913.85, 407863.13999999966 5615919, 407762.8499999996 5615888.029999999, 407726.9900000002 5615861.4, 407719.1500000004 5615862.220000001, 407719.23000000045 5615861.1899999995, 407718.6299999999 5615853.35, 407701.1900000004 5615819.73, 407705.1500000004 5615816.779999999, 407704.4900000002 5615812.6899999995, 407702.1299999999 5615773.890000001, 407697.79000000004 5615753.039999999, 407694.08999999985 5615732.369999999, 407690.5800000001 5615722.74, 407690.96999999974 5615710.779999999, 407691.6200000001 5615689.51, 407692.2999999998 5615667.050000001, 407692.41000000015 5615663.43, 407695.83999999985 5615653.199999999, 407704.86000000034 5615626.33, 407719.8799999999 5615608.539999999, 407732.5 5615588.880000001, 407739.83999999985 5615560.949999999, 407757.7999999998 5615475.49, 407758.5700000003 5615471.85, 407762.66000000015 5615472.960000001, 407764.4900000002 5615473.460000001, 407766.91000000015 5615474.119999999, 407766.3099999996 5615478.16, 407770.61000000034 5615479.26, 407826.3499999996 5615493.369999999, 407847.8200000003 5615498.800000001, 407848.75 5615498.960000001, 407860.5999999996 5615498.109999999, 407859.36000000034 5615502.5, 407854.1200000001 5615521.140000001, 407852.4199999999 5615526.84, 407847.9900000002 5615541.93, 407845.5800000001 5615576.15, 407842.51999999955 5615600.949999999, 407838.58999999985 5615632.710000001, 407838.0800000001 5615636.289999999, 407837.16000000015 5615644.1899999995, 407836.70999999996 5615648.029999999, 407828.3200000003 5615714.880000001, 407826.5599999996 5615728.9399999995, 407825.13999999966 5615741.02, 407829.66000000015 5615736.300000001, 407840.54000000004 5615734.17, 407858.1699999999 5615730.699999999, 407893.79000000004 5615723.699999999, 407936.88999999966 5615715.24, 407983.5099999998 5615705.460000001, 408008.29000000004 5615728.449999999, 408028.0499999998 5615716.85, 408035.54000000004 5615726.630000001, 408047.8700000001 5615742.73, 408050.9900000002 5615746.800000001, 408009.4400000004 5615784.52, 408001.3799999999 5615791.66, 407966.1900000004 5615805.01, 408001.45999999996 5615860.140000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-210" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-210.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-210" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-210.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109087</v>
       </c>
       <c r="O2" s="3">
-        <v>46235.98804496563</v>
+        <v>46323.98066925836</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32280</v>
       </c>
       <c r="S2" s="3">
         <v>32280</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>