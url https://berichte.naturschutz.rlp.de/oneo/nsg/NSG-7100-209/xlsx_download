--- v3 (2026-08-02)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Alter Nahearm</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-209</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-209.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-209.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((368143.41000000015 5495884.85, 368156.1500000004 5495911.949999999, 368165.0800000001 5495924.68, 368171.0499999998 5495933.210000001, 368164.3099999996 5495934.3100000005, 368096.08999999985 5495927.68, 368052.9400000004 5495928.1, 368018.63999999966 5495929.0600000005, 368008.1200000001 5495929.35, 368004.48000000045 5495922.890000001, 367945.71999999974 5495923.57, 367940.83999999985 5495923.630000001, 367932.5700000003 5495923.73, 367930.6200000001 5495923.75, 367926.21999999974 5495923.800000001, 367922.4199999999 5495923.84, 367914.3200000003 5495923.9399999995, 367906.78000000026 5495920.75, 367899.08999999985 5495917.49, 367891.1900000004 5495914.140000001, 367883.96999999974 5495907.23, 367870.0499999998 5495894.01, 367860.4299999997 5495881.08, 367829.9500000002 5495840.18, 367806.33999999985 5495819.609999999, 367799.3099999996 5495815.77, 367792.46999999974 5495812.039999999, 367791.51999999955 5495811.51, 367781.66000000015 5495806.140000001, 367789.78000000026 5495803.529999999, 367798.0499999998 5495803.539999999, 367803.3499999996 5495802.35, 367805.75 5495802.34, 367811.41000000015 5495802.65, 367818.7400000002 5495803.75, 367840.3099999996 5495810.4, 367860 5495818.550000001, 367883.63999999966 5495831.16, 367899.4199999999 5495842.0600000005, 367924.73000000045 5495860.16, 367937.13999999966 5495868.74, 367955.8499999996 5495878.41, 367967.9500000002 5495886.26, 367968.0499999998 5495885.07, 367968.6900000004 5495876.93, 367969.45999999996 5495867.16, 367975.20999999996 5495794.8100000005, 367975.45999999996 5495791.73, 367979.33999999985 5495743.4399999995, 367981.26999999955 5495719.5, 368005.8499999996 5495731.0600000005, 368007.4299999997 5495731.8100000005, 368010.4000000004 5495734.73, 368031.6299999999 5495755.58, 368042.48000000045 5495766.17, 368044.45999999996 5495768.1, 368052.3300000001 5495775.789999999, 368060.61000000034 5495810.199999999, 368084.0700000003 5495839.300000001, 368143.41000000015 5495884.85)), ((367550.7599999998 5495912.34, 367426.1500000004 5495907.130000001, 367356.4500000002 5495917.01, 367360.33999999985 5495905.91, 367361.78000000026 5495901.789999999, 367365.16000000015 5495892.130000001, 367349.7599999998 5495895.09, 367346.4500000002 5495903.02, 367345.13999999966 5495903.24, 367347.79000000004 5495898.029999999, 367353.79000000004 5495886.15, 367377.75 5495881.119999999, 367397.7000000002 5495878.93, 367424.1200000001 5495874.050000001, 367447.0999999996 5495868.970000001, 367470.7599999998 5495863.1, 367476.3200000003 5495865.720000001, 367498.6200000001 5495861.84, 367533.8499999996 5495857.15, 367556.83999999985 5495852.15, 367582.75 5495847.24, 367583.9400000004 5495844.9399999995, 367589.1299999999 5495843.720000001, 367582.0099999998 5495857.140000001, 367550.7599999998 5495912.34)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-209" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-209.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-209" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-209.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109208</v>
       </c>
       <c r="O2" s="3">
-        <v>46236.69072730676</v>
+        <v>46285.33121843822</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32225</v>
       </c>
       <c r="S2" s="3">
         <v>32225</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>