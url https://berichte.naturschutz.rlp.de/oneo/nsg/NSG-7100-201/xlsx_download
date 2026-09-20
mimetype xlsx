--- v2 (2026-07-30)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-201</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-201.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-201.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((371816.46999999974 5520892.26, 371796.2400000002 5520908.83, 371771.2000000002 5520933.65, 371749.03000000026 5520962.720000001, 371703.16000000015 5521032.880000001, 371445.54000000004 5520870.890000001, 371338.83999999985 5521027.66, 371251.9900000002 5520930.720000001, 371151.2999999998 5520802.98, 371104.38999999966 5520745.15, 371067.63999999966 5520698.9399999995, 371060.9299999997 5520690.48, 371052.6699999999 5520680.1, 371046.29000000004 5520672.07, 371042.41000000015 5520667.18, 371053.16000000015 5520584.109999999, 371063.51999999955 5520506.869999999, 371077.53000000026 5520410.26, 371090.7599999998 5520312.279999999, 371096.45999999996 5520280.5, 371109.04000000004 5520208.619999999, 371122.8799999999 5520112.6899999995, 371126.58999999985 5520080.9399999995, 371134.1699999999 5520019.68, 371139.1799999997 5519985.27, 371478 5519653.75, 371485.8099999996 5519732.449999999, 371501.33999999985 5519801.4399999995, 371538.4199999999 5519888.529999999, 371584.4199999999 5519936.24, 371601.23000000045 5519973.6, 371612.6200000001 5519990.130000001, 371624.5700000003 5520002.130000001, 371642.54000000004 5520010.5600000005, 371737.4500000002 5520027.75, 371789.1799999997 5520037.949999999, 371895.4400000004 5520073.970000001, 371846.1900000004 5520224.039999999, 371812.95999999996 5520318.960000001, 371720.83999999985 5520479.949999999, 371618.1799999997 5520483.58, 371755.4000000004 5520560.1, 371881.3499999996 5520645.5600000005, 372063.5499999998 5520738.460000001, 372017.23000000045 5520753.140000001, 371991.91000000015 5520765.369999999, 371966.16000000015 5520781.869999999, 371955.48000000045 5520789.539999999, 371940.51999999955 5520800.26, 371889.2000000002 5520837.029999999, 371816.46999999974 5520892.26)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-201" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-201.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-201" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-201.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109136</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.57693578521</v>
+        <v>46285.68021404978</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32175</v>
       </c>
       <c r="S2" s="3">
         <v>32175</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>