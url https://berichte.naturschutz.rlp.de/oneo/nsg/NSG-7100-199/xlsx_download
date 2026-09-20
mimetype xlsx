--- v3 (2026-08-02)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Schwarzenbruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-199</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-199.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-199.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((365970.0599999996 5510972.93, 365968.98000000045 5510975.1, 365968.38999999966 5510976.27, 365960.8099999996 5510991.3100000005, 365917.5099999998 5511077.16, 365858.4199999999 5511194.460000001, 365842.95999999996 5511225.07, 365841.0599999996 5511228.84, 365839.63999999966 5511231.67, 365838.04000000004 5511234.890000001, 365841.76999999955 5511302.09, 365839.33999999985 5511306.539999999, 365843.1200000001 5511309.01, 365907.21999999974 5511350.140000001, 365956.4400000004 5511381.75, 365946.5999999996 5511389.550000001, 366017.6500000004 5511434.76, 366073.4299999997 5511491.73, 366042.76999999955 5511525.16, 366024.96999999974 5511510.58, 366003.96999999974 5511495.75, 365946.3300000001 5511456.83, 365919.91000000015 5511442.890000001, 365903.8200000003 5511442.130000001, 365860.88999999966 5511429.609999999, 365820.03000000026 5511421.76, 365790.20999999996 5511418.300000001, 365753.0599999996 5511415.029999999, 365710.58999999985 5511409.65, 365665.8099999996 5511403.949999999, 365594.0999999996 5511395.0600000005, 365521.3499999996 5511385.6899999995, 365508.3200000003 5511384.039999999, 365457.95999999996 5511378.880000001, 365391.98000000045 5511374.380000001, 365354.0599999996 5511371.1, 365274.79000000004 5511365.18, 365232.4199999999 5511362.029999999, 365210.4400000004 5511360.390000001, 365151.38999999966 5511357.07, 365085.51999999955 5511351.609999999, 365065.1299999999 5511349.880000001, 365011.0099999998 5511345.460000001, 364956.5999999996 5511341.77, 364918.13999999966 5511339.8100000005, 364884.4199999999 5511336.390000001, 364853.4900000002 5511334.09, 364795.48000000045 5511329.130000001, 364758.26999999955 5511324.09, 364723.0099999998 5511319.109999999, 364699.5999999996 5511316.27, 364678.3200000003 5511312.140000001, 364637.5499999998 5511307.449999999, 364633.28000000026 5511305.01, 364629.98000000045 5511293.27, 364633.5499999998 5511284.84, 364677.9000000004 5511242.92, 364686.3799999999 5511235.67, 364735.9299999997 5511193.68, 364786.36000000034 5511153.279999999, 364827.9299999997 5511122.4, 364863.46999999974 5511092.449999999, 364899.26999999955 5511058.57, 364937.4500000002 5511026.300000001, 364954.5 5511007.58, 364970.5700000003 5510989.9399999995, 365001.6500000004 5510951.26, 365026.66000000015 5510909.33, 365047.29000000004 5510864.300000001, 365064.6799999997 5510816.43, 365070.9299999997 5510765.84, 365074.04000000004 5510716.65, 365073.6299999999 5510667.970000001, 365072.9900000002 5510617.779999999, 365072.29000000004 5510569.640000001, 365070.8499999996 5510521.199999999, 365069.54000000004 5510471.65, 365069.25 5510423.859999999, 365068.0999999996 5510374.369999999, 365065.45999999996 5510325.859999999, 365061.1299999999 5510279.460000001, 365107.36000000034 5510274.039999999, 365158.1799999997 5510252.23, 365215.8099999996 5510227.52, 365218.2400000002 5510220.74, 365235.9199999999 5510171.449999999, 365242.7599999998 5510163.48, 365300.6799999997 5510096.01, 365307.6299999999 5510100.619999999, 365350.79000000004 5510129.24, 365367.8300000001 5510140.529999999, 365390.16000000015 5510158.92, 365412.5800000001 5510181.210000001, 365561.9400000004 5510321.710000001, 365746.8499999996 5510438.85, 365917.8499999996 5510529.0600000005, 366128.1699999999 5510825.380000001, 366222.9400000004 5511095.01, 366155.70999999996 5511063.07, 366081.01999999955 5511036.4399999995, 365972.26999999955 5510968.5600000005, 365970.0599999996 5510972.93)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-199" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-199.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-199" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-199.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109131</v>
       </c>
       <c r="O2" s="3">
-        <v>46236.34675088786</v>
+        <v>46285.33120729445</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32168</v>
       </c>
       <c r="S2" s="3">
         <v>32168</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>