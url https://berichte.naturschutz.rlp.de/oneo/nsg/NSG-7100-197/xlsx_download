--- v2 (2026-05-31)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Nachtigallental</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-197</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-197.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-197.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((403528.3799999999 5514163.9399999995, 403413.1200000001 5514211.3100000005, 403408.16000000015 5514202.369999999, 403389.1699999999 5514168.119999999, 403376.3499999996 5514169.07, 403365.3799999999 5514124.73, 403338.70999999996 5514071.640000001, 403326.16000000015 5514061.66, 403308.0800000001 5514047.25, 403282.7000000002 5514030.51, 403264.1500000004 5514018.26, 403258.4000000004 5514013.539999999, 403235.46999999974 5513994.73, 403197.2000000002 5513952.890000001, 403192.8799999999 5513948.16, 403185.1200000001 5513935.220000001, 403177.0800000001 5513921.789999999, 403158.0499999998 5513890.029999999, 403146.2999999998 5513858.85, 403117.6699999999 5513865.789999999, 403114.48000000045 5513866.68, 403107.3499999996 5513847.16, 403101.3700000001 5513837.41, 403090.0800000001 5513827.01, 403064.9900000002 5513803.369999999, 403017.3700000001 5513737.6, 403017.6900000004 5513735.539999999, 403007.8700000001 5513730.550000001, 402980.51999999955 5513615.380000001, 402931.48000000045 5513560.720000001, 402909.1500000004 5513494.289999999, 402959.6799999997 5513491.92, 402962.5700000003 5513491.779999999, 402965.1500000004 5513496.59, 402976.4400000004 5513507.359999999, 402988.51999999955 5513516.67, 403001.0700000003 5513524.17, 403007.8799999999 5513527.67, 403014.5499999998 5513530.460000001, 403021.9400000004 5513532.859999999, 403029.0800000001 5513534.779999999, 403037.03000000026 5513536.050000001, 403288.25 5513542.85, 403291.58999999985 5513542.33, 403298.7000000002 5513540.25, 403304.8099999996 5513536.789999999, 403310.3200000003 5513531.84, 403315.66000000015 5513525.960000001, 403320.01999999955 5513518.970000001, 403323.51999999955 5513511.02, 403325.95999999996 5513502.4, 403328.0499999998 5513489.609999999, 403407.2999999998 5513484.99, 403417.76999999955 5513493.6, 403424.79000000004 5513498.449999999, 403432.6799999997 5513503.25, 403440.0999999996 5513506.949999999, 403446.6799999997 5513509.66, 403454.1799999997 5513511.779999999, 403462.0499999998 5513513.140000001, 403469.9299999997 5513513.16, 403478.0700000003 5513512.6899999995, 403486.2400000002 5513511.08, 403494.3499999996 5513508.9399999995, 403502.54000000004 5513505.9, 403510.6500000004 5513502.08, 403524.8300000001 5513494, 403532.1799999997 5513489.140000001, 403546.53000000026 5513478.67, 403556.53000000026 5513520.99, 403562.71999999974 5513551.800000001, 403606.9900000002 5513601.51, 403627.20999999996 5513608.859999999, 403667.3200000003 5513631.43, 403665.86000000034 5513639.199999999, 403703.16000000015 5513818.3100000005, 403691.3499999996 5513943.99, 403652.8499999996 5513949, 403650.9400000004 5514070.82, 403577.2000000002 5514148.529999999, 403561.8300000001 5514139.02, 403528.3799999999 5514163.9399999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-197" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-197.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-197" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-197.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109109</v>
       </c>
       <c r="O2" s="3">
-        <v>46173.37961451529</v>
+        <v>46285.44895959306</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>32133</v>
       </c>
       <c r="S2" s="3">
         <v>32133</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>