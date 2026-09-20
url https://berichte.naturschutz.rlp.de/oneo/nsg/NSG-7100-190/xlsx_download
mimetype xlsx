--- v2 (2026-07-31)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ginsterheiden im Irsental bei Daleiden</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-190</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-190.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-190.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((299803.1900000004 5550395.050000001, 299686.83999999985 5550490.220000001, 299673.3700000001 5550511.640000001, 299657.83999999985 5550543.91, 299652.8300000001 5550545.300000001, 299659.48000000045 5550549.779999999, 299663.75 5550552.550000001, 299705.8499999996 5550580.359999999, 299710.7000000002 5550580.199999999, 299708.76999999955 5550582.5, 299707.71999999974 5550583.75, 299705.1299999999 5550586.85, 299703.08999999985 5550589.289999999, 299688.91000000015 5550612.01, 299682.8300000001 5550621.779999999, 299673.6699999999 5550641.720000001, 299658.45999999996 5550665.800000001, 299635.11000000034 5550684.699999999, 299610.9500000002 5550696.59, 299584.5099999998 5550699.359999999, 299557.1299999999 5550693.960000001, 299523.0099999998 5550678.1, 299461.48000000045 5550638.970000001, 299458.28000000026 5550636.92, 299456.0700000003 5550635.51, 299454.7400000002 5550634.67, 299383.2400000002 5550589.24, 299333.48000000045 5550556.51, 299330.96999999974 5550554.859999999, 299329.2599999998 5550553.73, 299312.2000000002 5550542.52, 299270.88999999966 5550521.66, 299234.6699999999 5550496.84, 299245.51999999955 5550481.08, 299257.45999999996 5550463.720000001, 299262.7400000002 5550457.74, 299306.88999999966 5550390.35, 299300.5999999996 5550383.16, 299294.5 5550375.01, 299292.5999999996 5550365.119999999, 299295.36000000034 5550355.43, 299302.0700000003 5550347.73, 299312.76999999955 5550351.710000001, 299348.11000000034 5550346.550000001, 299364.83999999985 5550346.52, 299409.8499999996 5550354.210000001, 299453.08999999985 5550356.880000001, 299491.79000000004 5550353.33, 299558.33999999985 5550356.9399999995, 299631.6900000004 5550347.699999999, 299680.0700000003 5550325.859999999, 299684.1500000004 5550324.130000001, 299716.1799999997 5550295.699999999, 299782.6900000004 5550215.51, 299797 5550190.1, 299799.6799999997 5550181.59, 299803.5 5550169.77, 299811.7999999998 5550149.48, 299817.1200000001 5550139.789999999, 299801.8300000001 5550124.73, 299754.86000000034 5550123.4, 299744.25 5550126.49, 299729.79000000004 5550131.300000001, 299654.54000000004 5550156.949999999, 299649.2999999998 5550158.8100000005, 299585.03000000026 5550196.26, 299558.1799999997 5550157.74, 299528.1699999999 5550124.92, 299484.03000000026 5550097.390000001, 299409.4400000004 5550069.85, 299380.8099999996 5549993.24, 299386.63999999966 5549980.42, 299381.04000000004 5549965.52, 299377.95999999996 5549956.99, 299368.4900000002 5549960.449999999, 299340.78000000026 5549886.6, 299336.3200000003 5549891.699999999, 299313.3799999999 5549918.59, 299263.83999999985 5549901.16, 299249.73000000045 5549896.130000001, 299243.13999999966 5549903.119999999, 299197.5 5549933.279999999, 299177.46999999974 5549946.51, 299147.83999999985 5549983.49, 299122.5800000001 5549978.140000001, 299119.5999999996 5549947.359999999, 299132.5700000003 5549928.68, 299103.54000000004 5549883.869999999, 299038.98000000045 5549893.699999999, 299033.79000000004 5549872.039999999, 299016.7000000002 5549862.710000001, 298970.7599999998 5549846.720000001, 298924.2400000002 5549825.199999999, 298869.3499999996 5549796.48, 298818.4000000004 5549746.0600000005, 298803.4000000004 5549725.210000001, 298805.63999999966 5549711.57, 298895.3799999999 5549741.970000001, 298949.9299999997 5549753.09, 299064.75 5549748.42, 299070.98000000045 5549697.1, 299085.53000000026 5549708.699999999, 299117.16000000015 5549727.66, 299140.01999999955 5549729.01, 299165.28000000026 5549717.32, 299174.9299999997 5549692.93, 299179.6799999997 5549653.24, 299181.70999999996 5549644.140000001, 299192.4000000004 5549631.880000001, 299205.96999999974 5549627.220000001, 299253.1900000004 5549636.08, 299320.23000000045 5549648.67, 299322.5800000001 5549635.380000001, 299304.4500000002 5549632.1, 299306.1799999997 5549616.300000001, 299251.63999999966 5549546.050000001, 299190.26999999955 5549492.4399999995, 299189.3099999996 5549472.75, 299184.79000000004 5549378.029999999, 299214.3200000003 5549413.91, 299245.51999999955 5549423.119999999, 299325.3799999999 5549422.68, 299362.7599999998 5549416.6899999995, 299397.9500000002 5549395.43, 299444.2000000002 5549367.289999999, 299451.88999999966 5549355.84, 299444.13999999966 5549342.48, 299483.9400000004 5549301.98, 299525.5700000003 5549280.24, 299571.73000000045 5549262.84, 299608.20999999996 5549265.5600000005, 299626.66000000015 5549277.039999999, 299609.5800000001 5549289.300000001, 299631.78000000026 5549326.35, 299684.1500000004 5549413.75, 299647.5599999996 5549431, 299639.16000000015 5549434.970000001, 299654.46999999974 5549454.0600000005, 299680.0700000003 5549486.01, 299697.1200000001 5549508.1899999995, 299715.29000000004 5549537.109999999, 299723.3700000001 5549545.859999999, 299736.4000000004 5549550.369999999, 299730.54000000004 5549556.449999999, 299726.78000000026 5549560.34, 299721.86000000034 5549565.470000001, 299727.46999999974 5549570.52, 299733.0700000003 5549575.57, 299738.1799999997 5549579.58, 299771.2400000002 5549607.93, 299763.13999999966 5549608.550000001, 299762.1799999997 5549608.619999999, 299708.9299999997 5549612.67, 299706.66000000015 5549612.84, 299694.6200000001 5549643.130000001, 299697.7599999998 5549666.74, 299702.6900000004 5549703.789999999, 299709.95999999996 5549724.6899999995, 299718.4000000004 5549736.76, 299729.46999999974 5549745.130000001, 299735.0999999996 5549748.52, 299739.4900000002 5549751.16, 299742.66000000015 5549753.0600000005, 299740.8799999999 5549757.529999999, 299739.0999999996 5549761.98, 299737.23000000045 5549769, 299735.48000000045 5549785.15, 299739.48000000045 5549798.619999999, 299730.9000000004 5549814.210000001, 299729.23000000045 5549817.23, 299722.71999999974 5549821.32, 299717.73000000045 5549829.529999999, 299739.3499999996 5549847.630000001, 299808 5549912.82, 299849.78000000026 5549940.9, 299873.21999999974 5549945.73, 299875.70999999996 5549946.220000001, 299892.53000000026 5549949.529999999, 299897.4000000004 5549950.640000001, 299907.54000000004 5549950.42, 299917.08999999985 5549950.119999999, 299945.29000000004 5549940.710000001, 300009.8300000001 5549903.869999999, 300086.48000000045 5549838.34, 300097.6699999999 5549834.779999999, 300165.6299999999 5549852.25, 300193.91000000015 5549868.8100000005, 300228.3099999996 5549885.93, 300261.38999999966 5549904.109999999, 300274.6900000004 5549915.699999999, 300279.6500000004 5549934.84, 300275.53000000026 5549942.869999999, 300271.5099999998 5549954.92, 300202.4299999997 5549989.949999999, 300183.95999999996 5550003.91, 300145.71999999974 5550037.26, 300133.5800000001 5550052.59, 300102.41000000015 5550104.130000001, 300097.5800000001 5550112.119999999, 300084.83999999985 5550123.970000001, 300075.9000000004 5550121.08, 300070.3099999996 5550125.300000001, 300058.6699999999 5550134.09, 300041.79000000004 5550163.01, 300065.4000000004 5550141.5, 300053.26999999955 5550163.359999999, 300051.1500000004 5550181.220000001, 300042.6799999997 5550238.16, 300038.28000000026 5550255.289999999, 300024.6200000001 5550288.970000001, 300017.9299999997 5550305.48, 300011.04000000004 5550332.4399999995, 300012.1900000004 5550374.779999999, 300007.96999999974 5550450.59, 300008.79000000004 5550486.83, 299974.8799999999 5550481.65, 299975.73000000045 5550468.619999999, 299974.0499999998 5550435.630000001, 299978.3799999999 5550383.109999999, 299967.4500000002 5550338.960000001, 299965.7599999998 5550308.24, 299962.5099999998 5550296.08, 299957.66000000015 5550291.039999999, 299953.8499999996 5550287.09, 299941.3499999996 5550283.210000001, 299929.36000000034 5550285.75, 299918.26999999955 5550292.630000001, 299908.4500000002 5550298.720000001, 299803.1900000004 5550395.050000001)), ((299928.48000000045 5549733.65, 299928.71999999974 5549764.779999999, 299912.8700000001 5549746.539999999, 299897.75 5549729.130000001, 299854.2999999998 5549679.119999999, 299911.5700000003 5549645.77, 299898.46999999974 5549621.77, 299884.6900000004 5549596.5600000005, 299879.79000000004 5549596.539999999, 299890.1500000004 5549576.27, 299908.86000000034 5549529.470000001, 299931.0099999998 5549493.5600000005, 299938.26999999955 5549467.119999999, 299927.4500000002 5549438.42, 299923.6500000004 5549430.85, 299961.88999999966 5549387.84, 299979.6299999999 5549367.970000001, 300005.95999999996 5549407.3100000005, 300026.9900000002 5549438.300000001, 300059.5499999998 5549486.449999999, 300077.8200000003 5549513.529999999, 300092.88999999966 5549535.83, 300120.2599999998 5549532.949999999, 300140.83999999985 5549541.9, 300113.61000000034 5549588.5600000005, 300114.38999999966 5549595.51, 300075.0700000003 5549605.859999999, 300018.0099999998 5549666.48, 299984.25 5549681.98, 299959.0800000001 5549671.199999999, 299928.48000000045 5549733.65)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-190" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-190.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-190" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-190.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109260</v>
       </c>
       <c r="O2" s="3">
-        <v>46234.31855827643</v>
+        <v>46285.5289979586</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31984</v>
       </c>
       <c r="S2" s="3">
         <v>31984</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>