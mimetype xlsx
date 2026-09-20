--- v3 (2026-07-30)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Dudelsackbruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-182</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-182.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-182.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((370273.9199999999 5512361.76, 370473.96999999974 5512491.33, 370492.8200000003 5512509.51, 370545.9299999997 5512568.6899999995, 370576.6200000001 5512622.76, 370645.9299999997 5512692.02, 370596.79000000004 5512775.41, 370485.9000000004 5512962.539999999, 370415.63999999966 5513082.68, 370396.46999999974 5513047.65, 370379.1500000004 5513021.3100000005, 370286.5700000003 5512917.24, 370179.70999999996 5512817.359999999, 370131.0700000003 5512764.34, 370107.79000000004 5512742.67, 370032.96999999974 5512688.0600000005, 370081.66000000015 5512568.630000001, 370152.1900000004 5512466.32, 370211.03000000026 5512380.93, 370215.4000000004 5512374.58, 370268.5999999996 5512358.32, 370273.9199999999 5512361.76)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-182" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-182.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-182" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-182.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109132</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.95397467108</v>
+        <v>46285.44576241538</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31930</v>
       </c>
       <c r="S2" s="3">
         <v>31930</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>