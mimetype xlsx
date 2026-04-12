--- v1 (2026-02-24)
+++ v2 (2026-04-12)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109156</v>
       </c>
       <c r="O2" s="3">
-        <v>46077.23053437666</v>
+        <v>46124.96379440337</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31804</v>
       </c>
       <c r="S2" s="3">
         <v>31804</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>