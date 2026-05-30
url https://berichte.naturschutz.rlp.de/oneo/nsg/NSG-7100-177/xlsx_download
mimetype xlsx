--- v2 (2026-04-12)
+++ v3 (2026-05-30)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109156</v>
       </c>
       <c r="O2" s="3">
-        <v>46124.96379440337</v>
+        <v>46172.46950930325</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31804</v>
       </c>
       <c r="S2" s="3">
         <v>31804</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>