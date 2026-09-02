--- v3 (2026-05-30)
+++ v4 (2026-09-02)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ediger Laach</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-177</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-177.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-177.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((369144.76999999955 5550197.460000001, 369125.6500000004 5550212.9399999995, 369106 5550227.640000001, 369085.51999999955 5550241.16, 369080.9299999997 5550244.300000001, 369060.75 5550258.109999999, 369046.23000000045 5550268.039999999, 369043.6200000001 5550269.550000001, 369031.8799999999 5550276.5600000005, 369029.0099999998 5550278.27, 369022.0499999998 5550280.869999999, 369009.71999999974 5550285.48, 368999.9400000004 5550289.140000001, 368988.88999999966 5550293.27, 368974.38999999966 5550298.73, 368942.6200000001 5550310.58, 368926.5499999998 5550316.58, 368901.0499999998 5550327.640000001, 368880.0700000003 5550336.720000001, 368869.86000000034 5550341.15, 368847.38999999966 5550350.880000001, 368840.16000000015 5550354.02, 368828.0099999998 5550360.35, 368820.9900000002 5550364.0600000005, 368806.54000000004 5550369.960000001, 368798.01999999955 5550373.41, 368792.4299999997 5550375.6899999995, 368775.5499999998 5550384.279999999, 368766.3099999996 5550388.9, 368763.0499999998 5550391.199999999, 368759.76999999955 5550393.529999999, 368728.9199999999 5550342.99, 368819.8700000001 5550292.210000001, 368816.6799999997 5550245.24, 368855.0099999998 5550224.380000001, 368903.88999999966 5550215.26, 368944.95999999996 5550209.65, 368969.16000000015 5550205.76, 369012.26999999955 5550187.59, 369037.45999999996 5550188.6, 369061.6699999999 5550172.92, 369055.08999999985 5550162.789999999, 368985.6299999999 5550055.970000001, 368979.5099999998 5550046.85, 369002.0599999996 5550033.380000001, 369032.01999999955 5550015.73, 369081.4000000004 5549987.74, 369132.5700000003 5549958.039999999, 369172.29000000004 5549935.76, 369270.1299999999 5549886.82, 369335.2999999998 5549857.880000001, 369398.8200000003 5549825.720000001, 369423.4400000004 5549813.460000001, 369454.04000000004 5549798.220000001, 369469.58999999985 5549790.48, 369533.11000000034 5549758.609999999, 369571.20999999996 5549741.43, 369605.7999999998 5549725.76, 369620.0800000001 5549724.720000001, 369620.88999999966 5549726.85, 369622.2000000002 5549730.4, 369627.83999999985 5549746.3100000005, 369639.86000000034 5549772.5, 369643.1500000004 5549782.970000001, 369645.1900000004 5549786.949999999, 369650.48000000045 5549797.140000001, 369655.03000000026 5549804.82, 369647.45999999996 5549811.57, 369638.9199999999 5549819.220000001, 369637.6900000004 5549820.380000001, 369630.16000000015 5549827.5600000005, 369625.5 5549831.91, 369619.0499999998 5549838.01, 369611.66000000015 5549845, 369604.03000000026 5549852.199999999, 369599.5099999998 5549856.470000001, 369595.7000000002 5549860.08, 369591.75 5549863.8100000005, 369585.5700000003 5549869.66, 369580.58999999985 5549874.359999999, 369571.5099999998 5549883, 369567.0999999996 5549887.18, 369566.3200000003 5549887.85, 369552.9000000004 5549899.6899999995, 369547.61000000034 5549904.359999999, 369522.23000000045 5549923.75, 369510.8300000001 5549932.449999999, 369508.5099999998 5549934.16, 369501.1500000004 5549939.039999999, 369496.6699999999 5549942, 369485.96999999974 5549949.1, 369481.3799999999 5549952.1899999995, 369476.98000000045 5549955.050000001, 369472.86000000034 5549957.789999999, 369467.5700000003 5549961.289999999, 369461.58999999985 5549964.789999999, 369457.16000000015 5549967.390000001, 369446.3499999996 5549973.720000001, 369439.9000000004 5549977.5, 369425.86000000034 5549985.720000001, 369424.7599999998 5549986.41, 369417.1299999999 5549990.66, 369407.1900000004 5549996.24, 369393.7000000002 5550003.84, 369380.46999999974 5550011.279999999, 369359.48000000045 5550023.09, 369315.83999999985 5550049.24, 369275.2000000002 5550080.279999999, 369256.1200000001 5550096.74, 369237.13999999966 5550113.52, 369218.5800000001 5550130.550000001, 369200.20999999996 5550147.65, 369181.9000000004 5550164.619999999, 369163.48000000045 5550181.279999999, 369144.76999999955 5550197.460000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-177" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-177.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-177" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-177.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109156</v>
       </c>
       <c r="O2" s="3">
-        <v>46172.46950930325</v>
+        <v>46267.03603423699</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31804</v>
       </c>
       <c r="S2" s="3">
         <v>31804</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>