--- v4 (2026-07-27)
+++ v5 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Baumberg bei Wiesbaum</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-151</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-151.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-151.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((332512.6299999999 5579479.57, 332581.6900000004 5579496.93, 332670.61000000034 5579519.279999999, 332677.83999999985 5579522.390000001, 332760.3499999996 5579557.960000001, 332805.5599999996 5579595.199999999, 332812.46999999974 5579606.640000001, 332805.8700000001 5579641.5, 332808.0099999998 5579645.27, 332810.1299999999 5579648.9399999995, 332782.48000000045 5579735.359999999, 332781.3200000003 5579754.449999999, 332778.8499999996 5579795.1, 332767.0599999996 5579816.91, 332744.29000000004 5579836.220000001, 332734.79000000004 5579844.279999999, 332702.7000000002 5579858.210000001, 332619.03000000026 5579849.48, 332596.2599999998 5579843.609999999, 332576.48000000045 5579838.52, 332566.6900000004 5579836.01, 332531.96999999974 5579796.99, 332513.13999999966 5579757.289999999, 332471.8799999999 5579741.609999999, 332413.23000000045 5579719.33, 332369.1299999999 5579695.59, 332335.86000000034 5579677.720000001, 332479.1799999997 5579467.32, 332512.6299999999 5579479.57)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-151" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-151.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-151" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-151.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109294</v>
       </c>
       <c r="O2" s="3">
-        <v>46230.06393149418</v>
+        <v>46285.10074124527</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31405</v>
       </c>
       <c r="S2" s="3">
         <v>31405</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>