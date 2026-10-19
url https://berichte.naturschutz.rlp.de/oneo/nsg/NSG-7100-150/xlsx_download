--- v4 (2026-08-02)
+++ v5 (2026-10-19)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Möschelberg bei Lissendorf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-150</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-150.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-150.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((329573.6299999999 5577203.630000001, 329569 5577201.890000001, 329560.1799999997 5577185.58, 329546.4900000002 5577160.220000001, 329543.9500000002 5577155.51, 329539.4900000002 5577147.26, 329502.29000000004 5577148.380000001, 329480.36000000034 5577141.1899999995, 329428.3200000003 5577110.49, 329427.0800000001 5577109.75, 329425.54000000004 5577108.84, 329384.9400000004 5577085.82, 329377.2000000002 5577081.43, 329372.20999999996 5577078.59, 329362.26999999955 5577074.119999999, 329328.0599999996 5577058.720000001, 329318.8099999996 5577054.5600000005, 329308.0099999998 5577049.699999999, 329298.66000000015 5577045.48, 329288.48000000045 5577040.91, 329272.96999999974 5577060.970000001, 329245.25 5577096.800000001, 329237.54000000004 5577106.77, 329229.4400000004 5577117.26, 329223.48000000045 5577116.6, 329162.53000000026 5577109.85, 329129.76999999955 5577106.23, 329091.9000000004 5577079.66, 329046.88999999966 5577059.58, 329045.2999999998 5577052.57, 329071.4000000004 5577025.66, 329089.0999999996 5577006.01, 329106.26999999955 5576986.0600000005, 329148.1699999999 5576933.02, 329148.58999999985 5576932.5, 329152.3200000003 5576927.77, 329183.23000000045 5576889.300000001, 329218.8700000001 5576842.279999999, 329256.21999999974 5576825.210000001, 329288.7999999998 5576810.3100000005, 329350.29000000004 5576782.210000001, 329351.70999999996 5576791.48, 329352.5999999996 5576797.300000001, 329355.6500000004 5576817.24, 329358.6500000004 5576836.890000001, 329359.9199999999 5576845.130000001, 329361.4299999997 5576854.949999999, 329362 5576856.82, 329365.28000000026 5576867.5600000005, 329370.71999999974 5576885.460000001, 329427.11000000034 5576866.25, 329478.98000000045 5576875.18, 329487.9900000002 5576872.5600000005, 329566.83999999985 5576849.710000001, 329583.6200000001 5576844.84, 329596.11000000034 5576840.49, 329636.4199999999 5576826.449999999, 329627.20999999996 5576789.08, 329623.5700000003 5576774.32, 329682.53000000026 5576774.140000001, 329722.91000000015 5576777.08, 329729.1799999997 5576777.539999999, 329748.58999999985 5576778.960000001, 329804.6799999997 5576774.109999999, 329809.66000000015 5576773.67, 329798.21999999974 5576791.33, 329796.1299999999 5576794.5, 329785.8700000001 5576810.279999999, 329778.48000000045 5576821.68, 329770.58999999985 5576833.449999999, 329764.6200000001 5576842.35, 329746.95999999996 5576876.859999999, 329745.3099999996 5576880.08, 329729.8499999996 5576910.289999999, 329711.71999999974 5576926.75, 329692.8099999996 5576956.369999999, 329682.3700000001 5576980.9399999995, 329676.63999999966 5576998.98, 329654.4199999999 5577069, 329646.9900000002 5577084.130000001, 329643.2400000002 5577091.710000001, 329641.7599999998 5577093.720000001, 329605.86000000034 5577142.49, 329590.86000000034 5577162.859999999, 329573.6299999999 5577203.630000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-150" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-150.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-150" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-150.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109325</v>
       </c>
       <c r="O2" s="3">
-        <v>46236.92746913988</v>
+        <v>46314.9516641463</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>31398</v>
       </c>
       <c r="S2" s="3">
         <v>31398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>