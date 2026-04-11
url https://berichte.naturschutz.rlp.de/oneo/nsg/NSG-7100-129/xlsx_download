--- v0 (2026-01-05)
+++ v1 (2026-04-11)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109089</v>
       </c>
       <c r="O2" s="3">
-        <v>46027.89072703713</v>
+        <v>46123.52338524129</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30978</v>
       </c>
       <c r="S2" s="3">
         <v>30978</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>