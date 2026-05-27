--- v1 (2026-04-11)
+++ v2 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109089</v>
       </c>
       <c r="O2" s="3">
-        <v>46123.52338524129</v>
+        <v>46169.65907407746</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30978</v>
       </c>
       <c r="S2" s="3">
         <v>30978</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>