--- v2 (2026-05-27)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Weidenbruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-129</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-129.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-129.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((422189.0499999998 5619900.390000001, 422186.4400000004 5619902.26, 422162.5999999996 5619919.49, 422131.46999999974 5619941.68, 422123.46999999974 5619945.34, 422122.0599999996 5619946.85, 422117.88999999966 5619951.76, 422061.46999999974 5619996.4399999995, 422041.5999999996 5620012.17, 422018.76999999955 5620030.24, 422001.51999999955 5620043.9, 421999.86000000034 5620045.130000001, 421985.0099999998 5620056.99, 421973.23000000045 5620066.32, 421969.2599999998 5620069.460000001, 421954.3099999996 5620081.35, 421937.4299999997 5620094.800000001, 421896.6699999999 5620127.09, 421836.1799999997 5620176.0600000005, 421843.3099999996 5620151.890000001, 421866.8499999996 5620070.119999999, 421870.9199999999 5620056.6, 421878.8200000003 5620031.49, 421878.28000000026 5620025.050000001, 421878.1799999997 5620023.789999999, 421877.4900000002 5620015.529999999, 421873.6500000004 5619969.640000001, 421873.0800000001 5619962.949999999, 421868.04000000004 5619902.800000001, 421867.33999999985 5619893.43, 421867.1200000001 5619889.85, 421864.5499999998 5619845.6899999995, 421861.7000000002 5619796.630000001, 421850.1200000001 5619736.26, 421845.04000000004 5619709.6899999995, 421843.4299999997 5619701.630000001, 421842.5800000001 5619698.6, 421839.45999999996 5619695.800000001, 421808.7400000002 5619668.59, 421799.3099999996 5619659.34, 421797.0800000001 5619660, 421748.5099999998 5619663.619999999, 421746.66000000015 5619661.369999999, 421751.08999999985 5619640.67, 421756.0999999996 5619617.23, 421756.5800000001 5619614.970000001, 421761.48000000045 5619592.07, 421768.23000000045 5619560.539999999, 421783.0599999996 5619491.15, 421790.28000000026 5619457.369999999, 421790.53000000026 5619366.890000001, 421771.4299999997 5619333.18, 421764.6500000004 5619293.890000001, 421755.9000000004 5619293.380000001, 421749.1299999999 5619293.02, 421728.41000000015 5619291.92, 421720.8700000001 5619291.52, 421696.63999999966 5619290.23, 421668.2999999998 5619288.720000001, 421665.88999999966 5619290.33, 421669.5099999998 5619280.720000001, 421684.6500000004 5619240.52, 421692.45999999996 5619219.77, 421692.9900000002 5619218.359999999, 421705.66000000015 5619184.6, 421717.9000000004 5619151.6, 421729.78000000026 5619119.57, 421730.53000000026 5619117.539999999, 421751.6200000001 5619060.67, 421757.6699999999 5619044.359999999, 421764.3499999996 5619026.35, 421777.4400000004 5618991.029999999, 421781.1299999999 5618990.32, 421824.8700000001 5619002.199999999, 421826.7999999998 5619002.720000001, 421893.3099999996 5619020.57, 421898.0499999998 5619025.460000001, 421900.3300000001 5619036.32, 421900.45999999996 5619036.9, 421908.61000000034 5619075.800000001, 421913.51999999955 5619099.210000001, 421926.5999999996 5619161.619999999, 421929.4000000004 5619174.960000001, 421926.95999999996 5619181.07, 421927.16000000015 5619191.77, 421931.7400000002 5619193.800000001, 421934.6699999999 5619207.52, 421938.9400000004 5619227.5600000005, 421943.61000000034 5619249.43, 421949.4400000004 5619276.83, 421955.1900000004 5619303.75, 421960.20999999996 5619327.3100000005, 421962.26999999955 5619337.029999999, 421965.3799999999 5619351.359999999, 421968.7400000002 5619366.449999999, 421971.7400000002 5619381.07, 421972.20999999996 5619383.359999999, 421975.20999999996 5619397.539999999, 421978.3099999996 5619412.470000001, 421980.04000000004 5619420.73, 421984.8300000001 5619442.890000001, 421985.29000000004 5619444.880000001, 421988.23000000045 5619458.880000001, 421991.75 5619475.300000001, 421999.04000000004 5619509.74, 422003.9299999997 5619533.17, 422009.4400000004 5619558.9, 422016.41000000015 5619591.5, 422015.28000000026 5619600.93, 422014.46999999974 5619607.4399999995, 422021.6699999999 5619605.59, 422033.26999999955 5619608.699999999, 422023.5499999998 5619614.279999999, 422067.7000000002 5619626.18, 422107.4500000002 5619636.859999999, 422138.1299999999 5619645.1, 422180.54000000004 5619656.49, 422216.95999999996 5619666.27, 422250.8300000001 5619675.369999999, 422253.9900000002 5619676.210000001, 422262.29000000004 5619678.4399999995, 422304.2000000002 5619689.699999999, 422322.01999999955 5619694.48, 422338.5099999998 5619698.9, 422354.88999999966 5619703.300000001, 422365.20999999996 5619708.699999999, 422367.03000000026 5619709.66, 422371.7599999998 5619712.130000001, 422372.8099999996 5619721.130000001, 422374.95999999996 5619739.609999999, 422383.0099999998 5619808.869999999, 422383.6900000004 5619814.720000001, 422384.66000000015 5619820.640000001, 422385.29000000004 5619824.529999999, 422392.04000000004 5619863.01, 422401.2000000002 5619914.119999999, 422404.04000000004 5619929.949999999, 422396.9000000004 5619932.220000001, 422376.6500000004 5619938.65, 422354.48000000045 5619945.699999999, 422322.0999999996 5619956, 422293.83999999985 5619964.99, 422285.7400000002 5619964.710000001, 422209.5700000003 5619900.460000001, 422200.4000000004 5619892.220000001, 422189.0499999998 5619900.390000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-129" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-129.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-129" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-129.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109089</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.65907407746</v>
+        <v>46265.74319913229</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30978</v>
       </c>
       <c r="S2" s="3">
         <v>30978</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>