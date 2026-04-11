--- v0 (2026-01-05)
+++ v1 (2026-04-11)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109228</v>
       </c>
       <c r="O2" s="3">
-        <v>46027.98310162713</v>
+        <v>46123.02579225007</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30866</v>
       </c>
       <c r="S2" s="3">
         <v>34961</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>