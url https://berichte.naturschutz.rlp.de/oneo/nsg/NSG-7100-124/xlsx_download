--- v1 (2026-04-11)
+++ v2 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109228</v>
       </c>
       <c r="O2" s="3">
-        <v>46123.02579225007</v>
+        <v>46169.20046200396</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30866</v>
       </c>
       <c r="S2" s="3">
         <v>34961</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>