--- v2 (2026-05-27)
+++ v3 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Fuchskaute</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-124</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-124.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-124.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((437093.79000000004 5612431.08, 437093.63999999966 5612539.710000001, 437093.46999999974 5612664.92, 437093.2999999998 5612792.91, 437093.04000000004 5612987.380000001, 437064.0599999996 5612986.99, 436872.79000000004 5612977.390000001, 436729.5499999998 5612972.720000001, 436683.0800000001 5612971.220000001, 436670.7999999998 5612962.49, 436601.86000000034 5612785.699999999, 436587.3700000001 5612748.539999999, 436585.5099999998 5612723.59, 436577.8799999999 5612621.0600000005, 436576.2999999998 5612599.09, 436572.2999999998 5612543.279999999, 436525.13999999966 5612435.449999999, 436519.28000000026 5612422.0600000005, 436486.0999999996 5612346.26, 436460.9500000002 5612288.5, 436464.1699999999 5612280.9399999995, 436489.4299999997 5612271.41, 436535.26999999955 5612360.619999999, 436541.3499999996 5612372.4399999995, 436551 5612391.23, 436558.46999999974 5612405.77, 436625.08999999985 5612378.59, 436677.0599999996 5612357.67, 436682.7400000002 5612355.289999999, 436694.3300000001 5612350.35, 436673.53000000026 5612299.01, 436664.3700000001 5612276.380000001, 436639.41000000015 5612214.779999999, 436679.70999999996 5612182.789999999, 436688.03000000026 5612164.8100000005, 436691.2400000002 5612151.119999999, 436692.1699999999 5612147.18, 436714.4000000004 5612156.24, 436765.8799999999 5612150.720000001, 436771.28000000026 5612150.140000001, 436813.61000000034 5612145.83, 436846.08999999985 5612147.02, 436851.9400000004 5612147.25, 436887.3499999996 5612151.99, 436912.2999999998 5612159.91, 436959.8799999999 5612159.59, 436970.0099999998 5612159.57, 436980.8799999999 5612159.4399999995, 436983.1500000004 5612164.74, 436986.66000000015 5612173.02, 437014.13999999966 5612163.609999999, 437065.3799999999 5612146.050000001, 437094.3700000001 5612136.1, 437094.2999999998 5612176.449999999, 437094.36000000034 5612180.720000001, 437094.2599999998 5612210.17, 437094.0599999996 5612275.75, 437093.95999999996 5612303.76, 437093.79000000004 5612431.08)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-124" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-124.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-124" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-124.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109228</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.20046200396</v>
+        <v>46266.00723940026</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30866</v>
       </c>
       <c r="S2" s="3">
         <v>34961</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>