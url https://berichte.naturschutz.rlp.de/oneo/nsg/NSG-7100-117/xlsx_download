--- v2 (2026-08-11)
+++ v3 (2026-10-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Glashütter Wiesen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-117</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-117.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-117.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((402014.3799999999 5532877.01, 401928.21999999974 5532877.949999999, 401923.78000000026 5532877.300000001, 401922.1900000004 5532877.07, 401818.2999999998 5532858.51, 401774.9500000002 5532850.76, 401696.33999999985 5532823.66, 401689.2000000002 5532821.210000001, 401530.0800000001 5532767.359999999, 401507.4500000002 5532758.9399999995, 401393.73000000045 5532719.390000001, 401303.3499999996 5532672.460000001, 401297.7000000002 5532668.949999999, 401296.71999999974 5532668.34, 401297.8799999999 5532662.970000001, 401322.33999999985 5532549.789999999, 401326.98000000045 5532528.34, 401364.83999999985 5532353.02, 401415.3499999996 5532175.4, 401429.23000000045 5532126.6, 401439.26999999955 5532095.529999999, 401442.54000000004 5532085.390000001, 401475.1299999999 5531984.529999999, 401485.33999999985 5531955.890000001, 401486.58999999985 5531952.359999999, 401555.4500000002 5532000.43, 401554.21999999974 5532004.630000001, 401554.9500000002 5532006.699999999, 401556.54000000004 5532007.58, 401582.1699999999 5532024.5, 401583.7599999998 5532024.609999999, 401584.79000000004 5532026.300000001, 401597.71999999974 5532035.85, 401632.5099999998 5532061.17, 401647.6200000001 5532070.08, 401657.0800000001 5532072.220000001, 401666.5999999996 5532074.51, 401675.51999999955 5532073.42, 402212.7999999998 5532089.91, 402322.98000000045 5532092.51, 402338.16000000015 5532092.279999999, 402340.3700000001 5532092.390000001, 402343.6699999999 5532091.92, 402470.6200000001 5532094.859999999, 402449.51999999955 5532109.460000001, 402421.96999999974 5532133.119999999, 402404.7599999998 5532152.15, 402390.9299999997 5532172.3100000005, 402377.95999999996 5532197.029999999, 402367.83999999985 5532226.4399999995, 402362.3499999996 5532256.640000001, 402353.63999999966 5532282.1, 402341.83999999985 5532325.050000001, 402341.88999999966 5532328.52, 402340.0800000001 5532343.890000001, 402369.41000000015 5532457.630000001, 402368.28000000026 5532473.869999999, 402362.13999999966 5532490.98, 402343.1799999997 5532506.029999999, 402323.11000000034 5532514.17, 402303.25 5532519.109999999, 402263.7999999998 5532508.57, 402164.4199999999 5532466.91, 402099.7999999998 5532456.17, 402086.91000000015 5532455.220000001, 402014.3799999999 5532877.01)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-117" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-117.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-117" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-117.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109204</v>
       </c>
       <c r="O2" s="3">
-        <v>46245.85452335562</v>
+        <v>46324.13754167214</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30782</v>
       </c>
       <c r="S2" s="3">
         <v>30782</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>