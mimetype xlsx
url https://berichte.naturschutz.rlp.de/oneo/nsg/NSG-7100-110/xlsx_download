--- v0 (2026-01-04)
+++ v1 (2026-04-11)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109094</v>
       </c>
       <c r="O2" s="3">
-        <v>46026.49461740494</v>
+        <v>46123.6121124275</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30634</v>
       </c>
       <c r="S2" s="3">
         <v>30634</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>