--- v1 (2026-04-11)
+++ v2 (2026-05-31)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109094</v>
       </c>
       <c r="O2" s="3">
-        <v>46123.6121124275</v>
+        <v>46173.71862791911</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30634</v>
       </c>
       <c r="S2" s="3">
         <v>30634</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>