--- v2 (2026-05-31)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Emmerzhausen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-110</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-110.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-110.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((431346.76999999955 5618504.52, 431333.2999999998 5618534.26, 431312.5700000003 5618574.039999999, 431254.7400000002 5618663.5600000005, 431237.3700000001 5618691.51, 431223.3300000001 5618719.4, 431201.11000000034 5618761.07, 431198.71999999974 5618770.3100000005, 431194.0999999996 5618787.5, 431192.1699999999 5618819.699999999, 431186.63999999966 5618906.27, 431173 5618866.970000001, 431162.1799999997 5618841.720000001, 431159.0599999996 5618834.42, 431156.73000000045 5618828.67, 431150.3499999996 5618814.65, 431124.6200000001 5618780.83, 431115.1500000004 5618747.67, 431113.4299999997 5618692.42, 431122.1699999999 5618653.77, 431123.98000000045 5618637.550000001, 431130.75 5618611.42, 431137.51999999955 5618594.1899999995, 431139.6900000004 5618582.970000001, 431137.9299999997 5618567.41, 431137.7400000002 5618565.800000001, 431131.13999999966 5618548.699999999, 431086.5700000003 5618474.6, 431079.41000000015 5618448.02, 431085.7000000002 5618438.24, 431096.86000000034 5618428.460000001, 431107.7000000002 5618423.789999999, 431116.41000000015 5618424.93, 431135.3799999999 5618439.619999999, 431161.4400000004 5618456.199999999, 431181.61000000034 5618466.24, 431219.6900000004 5618459.960000001, 431239.11000000034 5618424.33, 431238.61000000034 5618403.9399999995, 431241.4000000004 5618400.220000001, 431267.4199999999 5618392.4, 431267.33999999985 5618388.8100000005, 431265.8200000003 5618321.800000001, 431267.7400000002 5618318.68, 431314.8799999999 5618242.039999999, 431311.2000000002 5618236.390000001, 431331.41000000015 5618207.58, 431340.5 5618161.220000001, 431331.58999999985 5618149.779999999, 431312.63999999966 5618125.43, 431274.4500000002 5618076.359999999, 431248.0800000001 5618042.470000001, 431249.1200000001 5618039.24, 431282.03000000026 5618029.01, 431312.86000000034 5618019.42, 431346.2000000002 5618009.0600000005, 431370.1299999999 5618001.609999999, 431395.33999999985 5617993.789999999, 431401.04000000004 5617992.02, 431405.9000000004 5617990.52, 431408.86000000034 5617989.6, 431410.8700000001 5617988.98, 431427.5800000001 5617982.859999999, 431408.66000000015 5617952, 431405.5599999996 5617947.130000001, 431385.08999999985 5617918.84, 431381.7000000002 5617916.029999999, 431366.3799999999 5617895.24, 431348.4299999997 5617874.130000001, 431373.3499999996 5617870.300000001, 431374.3700000001 5617870.15, 431384.78000000026 5617868.550000001, 431427.5999999996 5617866.470000001, 431449.0999999996 5617869.15, 431450.73000000045 5617869.359999999, 431463.41000000015 5617870.93, 431480.11000000034 5617873.01, 431504.96999999974 5617881.0600000005, 431529.61000000034 5617889.02, 431532.08999999985 5617889.82, 431547.51999999955 5617896.67, 431566.6200000001 5617905.140000001, 431570.03000000026 5617906.66, 431584.98000000045 5617917.16, 431603.23000000045 5617929.99, 431604.4400000004 5617931.369999999, 431623.1799999997 5617952.8100000005, 431626.95999999996 5617957.140000001, 431630.25 5617960.91, 431647.5599999996 5617983.35, 431664.6299999999 5618005.5, 431680.9400000004 5618026.65, 431687.95999999996 5618035.75, 431691.1299999999 5618039.02, 431711.1200000001 5618059.66, 431717.1699999999 5618065.91, 431727.70999999996 5618076.779999999, 431739.5800000001 5618089.039999999, 431753.1500000004 5618103.0600000005, 431828.33999999985 5618180.6899999995, 431833.26999999955 5618185.779999999, 431842.79000000004 5618195.6899999995, 431850.0599999996 5618203.220000001, 431867.73000000045 5618221.52, 431878.7000000002 5618232.869999999, 431891.5800000001 5618246.199999999, 431907.0999999996 5618262.279999999, 431920.33999999985 5618271.869999999, 431941.5599999996 5618287.210000001, 431960.5999999996 5618300.17, 431972.48000000045 5618308.699999999, 431982.16000000015 5618319.26, 431985.98000000045 5618323.4399999995, 431995.04000000004 5618336.49, 431998.1900000004 5618340.720000001, 431974.26999999955 5618370.93, 431980.7999999998 5618389.220000001, 431982.20999999996 5618393.1899999995, 431997.26999999955 5618435.4, 432049.2000000002 5618580.949999999, 432021.75 5618580.74, 432006.6900000004 5618580.619999999, 431917.71999999974 5618579.93, 431913.79000000004 5618600.07, 431912.0700000003 5618600.5600000005, 431871.8200000003 5618574.109999999, 431862.03000000026 5618568.039999999, 431837.16000000015 5618552.630000001, 431835.6299999999 5618551.68, 431827.3799999999 5618549.6899999995, 431799.73000000045 5618543.08, 431789.9000000004 5618540.720000001, 431776.0800000001 5618535.949999999, 431769.8700000001 5618533.8100000005, 431757.4199999999 5618529.66, 431723.04000000004 5618518.18, 431711.5599999996 5618514.34, 431709.16000000015 5618513.470000001, 431696.2000000002 5618508.710000001, 431678.8300000001 5618502.34, 431670.76999999955 5618499.380000001, 431661.04000000004 5618495.220000001, 431643.6500000004 5618487.779999999, 431638.6200000001 5618485.619999999, 431581.9199999999 5618461.369999999, 431566.70999999996 5618460.99, 431562.73000000045 5618459.4399999995, 431556.11000000034 5618456.85, 431547.2000000002 5618452.970000001, 431536.8099999996 5618448.460000001, 431527.3799999999 5618444.359999999, 431523.21999999974 5618442.539999999, 431507.4299999997 5618432.359999999, 431503.9400000004 5618431.15, 431482.1699999999 5618423.609999999, 431478.1299999999 5618422.33, 431473.2400000002 5618420.76, 431467.9299999997 5618417.18, 431463.79000000004 5618414.380000001, 431444.88999999966 5618411.710000001, 431440.1200000001 5618411.08, 431430.2400000002 5618409.77, 431424.54000000004 5618409.029999999, 431420.2599999998 5618409.58, 431409.76999999955 5618410.91, 431399.54000000004 5618412.210000001, 431396.03000000026 5618412.66, 431389.58999999985 5618418.57, 431385.5599999996 5618423.51, 431380.36000000034 5618433.0600000005, 431366.5499999998 5618458.460000001, 431346.76999999955 5618504.52)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-110.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-110.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109094</v>
       </c>
       <c r="O2" s="3">
-        <v>46173.71862791911</v>
+        <v>46265.59968363684</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30634</v>
       </c>
       <c r="S2" s="3">
         <v>30634</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>