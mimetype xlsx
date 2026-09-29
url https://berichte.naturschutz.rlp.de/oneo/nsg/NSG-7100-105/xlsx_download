--- v3 (2026-08-03)
+++ v4 (2026-09-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Sangweiher</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-105</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-105.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-105.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((347206.088 5557030.737, 347230.54805028706 5557032.820912636, 347451.69704546995 5557103.215607264, 347542.9820360558 5557162.975060221, 347549.0450242512 5557162.524838325, 347552.806878313 5557167.107096732, 347552.66680927866 5557174.330656928, 347567.08391487226 5557229.818004342, 347569.80525610846 5557243.484740108, 347569.10491093737 5557249.267590235, 347566.40357956314 5557257.031416703, 347558.1995361305 5557268.016830958, 347553.37715938094 5557271.658625848, 347547.84 5557274.387, 347481.25999980315 5557368.561759008, 347451.77176605724 5557410.271691395, 347442.129 5557423.911, 347421.313 5557450.881, 347451.959 5557575.451, 347459.45449195534 5557578.792970459, 347465.656 5557581.558, 347475.601 5557586.646, 347490.195 5557596.959, 347499.38 5557605.078, 347521.057 5557628.509, 347536.196 5557648.003, 347547.655 5557668.536, 347558.027 5557699.48, 347584.51 5557755.441, 347590.017 5557755.762, 347620.782 5557731.744, 347655.597 5557744.746, 347671.691 5557749.431, 347708.621 5557769.784, 347734.869 5557792.869, 347786.274 5557805.156, 347873.662 5557804.44, 347953.644 5557820.246, 347978.703 5557696.717, 348031.608 5557707.026, 348147.098 5557765.616, 348149.711 5557760.597, 348155.701 5557724.068, 348155.116 5557667.484, 348151.52 5557654.059, 348143.768 5557639.096, 348112.82 5557594.283, 348102.838 5557571.73, 348101.218 5557541.013, 348110.617 5557541.813, 348119.864 5557551.539, 348187.195 5557601.092, 348234.865 5557635.156, 348246.879 5557647.016, 348253.08613903617 5557655.045473832, 348260.8137426977 5557665.041800806, 348263.4230997062 5557668.552214346, 348269.4304629568 5557677.03575963, 348280.0756025643 5557692.068731693, 348296.769 5557715.643, 348309.715 5557731.978, 348323.587 5557745.356, 348336.598 5557747.212, 348358.666 5557570.811, 348377.492 5557418.043, 348378.021 5557413.744, 348378.376 5557410.435, 348378.719 5557407.438, 348382.445 5557369.152, 348377.225 5557370.684, 348323.033 5557386.59, 348236.646 5557381.785, 348153.624 5557372.095, 348140.226 5557366.046, 348135.248 5557351.982, 348132.664 5557348.735, 348109.455 5557319.582, 348100.102 5557302.626, 348096.151 5557287.601, 348096.768 5557281.105, 348097.54 5557272.973, 348113.174 5557234.306, 348111.963 5557219.023, 348108.505 5557216.115, 348008.877 5557209.932, 347988.66 5557207.618, 347858.86 5557168.251, 347851.311 5557163.926, 347841.29 5557153.713, 347837.36700462434 5557149.032058797, 347815.13073487487 5557122.499610678, 347762.005 5557059.109, 347757.908 5557058.479, 347706.41 5557077.769, 347698.242 5557077.171, 347651.049 5557046.753, 347624.103 5557036.448, 347616.324 5557035.701, 347604.775 5557039.212, 347590.911 5557047.187, 347577.477 5557056.071, 347570.509 5557062.444, 347567.947 5557067.314, 347566.985 5557072.783, 347561.308 5557070.619, 347558.889 5557061.529, 347504.474 5557014.355, 347203.673 5556927.166, 347201.321 5556924.354, 347206.088 5557030.737)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-105" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-105.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-105" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-105.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109329</v>
       </c>
       <c r="O2" s="3">
-        <v>46237.60738663335</v>
+        <v>46294.81740069507</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30579</v>
       </c>
       <c r="S2" s="3">
         <v>45770</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>